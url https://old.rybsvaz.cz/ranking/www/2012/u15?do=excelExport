--- v0 (2026-02-03)
+++ v1 (2026-08-21)
@@ -2275,51 +2275,51 @@
       </c>
       <c r="D14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="F14" s="9">
         <v>22</v>
       </c>
       <c r="G14" s="9">
         <v>415</v>
       </c>
       <c r="H14" s="9">
         <v>343</v>
       </c>
       <c r="I14" s="9">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="4">
         <v>11</v>
       </c>
       <c r="B15" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="9">
         <v>20</v>
       </c>
       <c r="G15" s="9">
         <v>467</v>
       </c>
       <c r="H15" s="9">
         <v>339</v>
       </c>
       <c r="I15" s="9">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="4">
@@ -4749,51 +4749,51 @@
       </c>
       <c r="G99" s="9">
         <v>200</v>
       </c>
       <c r="H99" s="9">
         <v>200</v>
       </c>
       <c r="I99" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="4">
         <v>96</v>
       </c>
       <c r="B100" s="6">
         <v>1319</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>149</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>105</v>
+        <v>32</v>
       </c>
       <c r="F100" s="9">
         <v>10</v>
       </c>
       <c r="G100" s="9">
         <v>199</v>
       </c>
       <c r="H100" s="9">
         <v>199</v>
       </c>
       <c r="I100" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="4">
         <v>97</v>
       </c>
       <c r="B101" s="6">
         <v>286</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D101" s="5" t="s">
@@ -10472,51 +10472,51 @@
       </c>
       <c r="D297" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E297" s="5" t="s">
         <v>146</v>
       </c>
       <c r="F297" s="9">
         <v>2</v>
       </c>
       <c r="G297" s="9">
         <v>29</v>
       </c>
       <c r="H297" s="9">
         <v>29</v>
       </c>
       <c r="I297" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="4">
         <v>294</v>
       </c>
       <c r="B298" s="6">
-        <v>141</v>
+        <v>8552</v>
       </c>
       <c r="C298" s="5" t="s">
         <v>385</v>
       </c>
       <c r="D298" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E298" s="5" t="s">
         <v>124</v>
       </c>
       <c r="F298" s="9">
         <v>2</v>
       </c>
       <c r="G298" s="9">
         <v>29</v>
       </c>
       <c r="H298" s="9">
         <v>29</v>
       </c>
       <c r="I298" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="4">
@@ -10568,51 +10568,51 @@
       </c>
       <c r="G300" s="9">
         <v>70</v>
       </c>
       <c r="H300" s="9">
         <v>29</v>
       </c>
       <c r="I300" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="4">
         <v>297</v>
       </c>
       <c r="B301" s="6">
         <v>8</v>
       </c>
       <c r="C301" s="5" t="s">
         <v>390</v>
       </c>
       <c r="D301" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E301" s="5" t="s">
-        <v>32</v>
+        <v>105</v>
       </c>
       <c r="F301" s="9">
         <v>4</v>
       </c>
       <c r="G301" s="9">
         <v>29</v>
       </c>
       <c r="H301" s="9">
         <v>29</v>
       </c>
       <c r="I301" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="4">
         <v>298</v>
       </c>
       <c r="B302" s="6">
         <v>1497</v>
       </c>
       <c r="C302" s="5" t="s">
         <v>391</v>
       </c>
       <c r="D302" s="5" t="s">
@@ -12198,51 +12198,51 @@
       </c>
       <c r="D5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="9">
         <v>18</v>
       </c>
       <c r="G5" s="9">
         <v>443</v>
       </c>
       <c r="H5" s="9">
         <v>356</v>
       </c>
       <c r="I5" s="9">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="9">
         <v>20</v>
       </c>
       <c r="G6" s="9">
         <v>467</v>
       </c>
       <c r="H6" s="9">
         <v>350</v>
       </c>
       <c r="I6" s="9">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="4">