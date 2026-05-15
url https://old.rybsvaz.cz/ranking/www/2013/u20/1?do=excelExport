--- v1 (2026-02-01)
+++ v2 (2026-05-15)
@@ -2387,51 +2387,51 @@
       </c>
       <c r="D19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F19" s="9">
         <v>21</v>
       </c>
       <c r="G19" s="9">
         <v>441</v>
       </c>
       <c r="H19" s="9">
         <v>325</v>
       </c>
       <c r="I19" s="9">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="4">
         <v>16</v>
       </c>
       <c r="B20" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="9">
         <v>23</v>
       </c>
       <c r="G20" s="9">
         <v>450</v>
       </c>
       <c r="H20" s="9">
         <v>325</v>
       </c>
       <c r="I20" s="9">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="4">
@@ -11781,51 +11781,51 @@
       </c>
       <c r="D5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="9">
         <v>21</v>
       </c>
       <c r="G5" s="9">
         <v>515</v>
       </c>
       <c r="H5" s="9">
         <v>388</v>
       </c>
       <c r="I5" s="9">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="9">
         <v>23</v>
       </c>
       <c r="G6" s="9">
         <v>450</v>
       </c>
       <c r="H6" s="9">
         <v>331</v>
       </c>
       <c r="I6" s="9">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="4">
@@ -15209,52 +15209,52 @@
         <v>16</v>
       </c>
       <c r="G10" s="9">
         <v>280</v>
       </c>
       <c r="H10" s="9">
         <v>267</v>
       </c>
       <c r="I10" s="9">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="4">
         <v>7</v>
       </c>
       <c r="B11" s="6">
         <v>1100</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>145</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="E11" s="8" t="s">
-        <v>142</v>
+      <c r="E11" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="F11" s="9">
         <v>14</v>
       </c>
       <c r="G11" s="9">
         <v>242</v>
       </c>
       <c r="H11" s="9">
         <v>231</v>
       </c>
       <c r="I11" s="9">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="6">
         <v>3117</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>245</v>
       </c>
       <c r="D12" s="5" t="s">