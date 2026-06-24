--- v3 (2026-05-10)
+++ v4 (2026-06-24)
@@ -12530,51 +12530,51 @@
       </c>
       <c r="G6" s="9">
         <v>459</v>
       </c>
       <c r="H6" s="9">
         <v>304</v>
       </c>
       <c r="I6" s="9">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="6">
         <v>3639</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>110</v>
+        <v>25</v>
       </c>
       <c r="F7" s="9">
         <v>28</v>
       </c>
       <c r="G7" s="9">
         <v>480</v>
       </c>
       <c r="H7" s="9">
         <v>294</v>
       </c>
       <c r="I7" s="9">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="6">
         <v>3696</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>116</v>
       </c>
       <c r="D8" s="5" t="s">
@@ -14419,52 +14419,52 @@
         <v>22</v>
       </c>
       <c r="G8" s="9">
         <v>384</v>
       </c>
       <c r="H8" s="9">
         <v>285</v>
       </c>
       <c r="I8" s="9">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="6">
         <v>1100</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="E9" s="5" t="s">
-        <v>80</v>
+      <c r="E9" s="8" t="s">
+        <v>140</v>
       </c>
       <c r="F9" s="9">
         <v>10</v>
       </c>
       <c r="G9" s="9">
         <v>221</v>
       </c>
       <c r="H9" s="9">
         <v>221</v>
       </c>
       <c r="I9" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="6">
         <v>6401</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D10" s="5" t="s">