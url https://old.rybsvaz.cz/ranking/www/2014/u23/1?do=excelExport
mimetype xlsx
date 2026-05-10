--- v2 (2026-01-31)
+++ v3 (2026-05-10)
@@ -2054,51 +2054,51 @@
       </c>
       <c r="D10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="9">
         <v>21</v>
       </c>
       <c r="G10" s="9">
         <v>451</v>
       </c>
       <c r="H10" s="9">
         <v>367</v>
       </c>
       <c r="I10" s="9">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="4">
         <v>7</v>
       </c>
       <c r="B11" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="9">
         <v>20</v>
       </c>
       <c r="G11" s="9">
         <v>479</v>
       </c>
       <c r="H11" s="9">
         <v>358</v>
       </c>
       <c r="I11" s="9">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="4">
@@ -11361,51 +11361,51 @@
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="9">
         <v>20</v>
       </c>
       <c r="G5" s="9">
         <v>479</v>
       </c>
       <c r="H5" s="9">
         <v>358</v>
       </c>
       <c r="I5" s="9">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4">
@@ -12530,51 +12530,51 @@
       </c>
       <c r="G6" s="9">
         <v>459</v>
       </c>
       <c r="H6" s="9">
         <v>304</v>
       </c>
       <c r="I6" s="9">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="6">
         <v>3639</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>110</v>
+        <v>25</v>
       </c>
       <c r="F7" s="9">
         <v>28</v>
       </c>
       <c r="G7" s="9">
         <v>480</v>
       </c>
       <c r="H7" s="9">
         <v>294</v>
       </c>
       <c r="I7" s="9">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="6">
         <v>3696</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>116</v>
       </c>
       <c r="D8" s="5" t="s">