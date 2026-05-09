--- v0 (2025-12-09)
+++ v1 (2026-05-09)
@@ -2173,51 +2173,51 @@
       </c>
       <c r="D17" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="9">
         <v>22</v>
       </c>
       <c r="G17" s="9">
         <v>485</v>
       </c>
       <c r="H17" s="9">
         <v>350</v>
       </c>
       <c r="I17" s="9">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="4">
         <v>14</v>
       </c>
       <c r="B18" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="9">
         <v>22</v>
       </c>
       <c r="G18" s="9">
         <v>529</v>
       </c>
       <c r="H18" s="9">
         <v>345</v>
       </c>
       <c r="I18" s="9">
         <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="4">