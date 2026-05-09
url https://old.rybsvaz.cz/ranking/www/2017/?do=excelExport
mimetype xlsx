--- v0 (2025-12-10)
+++ v1 (2026-05-09)
@@ -2148,51 +2148,51 @@
       </c>
       <c r="D15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="9">
         <v>24</v>
       </c>
       <c r="G15" s="9">
         <v>591</v>
       </c>
       <c r="H15" s="9">
         <v>345</v>
       </c>
       <c r="I15" s="9">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="4">
         <v>12</v>
       </c>
       <c r="B16" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="9">
         <v>20</v>
       </c>
       <c r="G16" s="9">
         <v>467</v>
       </c>
       <c r="H16" s="9">
         <v>340</v>
       </c>
       <c r="I16" s="9">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="4">