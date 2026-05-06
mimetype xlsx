--- v0 (2025-12-11)
+++ v1 (2026-05-06)
@@ -2227,51 +2227,51 @@
       </c>
       <c r="D14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="9">
         <v>20</v>
       </c>
       <c r="G14" s="9">
         <v>460</v>
       </c>
       <c r="H14" s="9">
         <v>352</v>
       </c>
       <c r="I14" s="9">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="4">
         <v>11</v>
       </c>
       <c r="B15" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="9">
         <v>18</v>
       </c>
       <c r="G15" s="9">
         <v>456</v>
       </c>
       <c r="H15" s="9">
         <v>350</v>
       </c>
       <c r="I15" s="9">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="4">