--- v0 (2026-01-31)
+++ v1 (2026-05-09)
@@ -1996,51 +1996,51 @@
       </c>
       <c r="D8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="9">
         <v>22</v>
       </c>
       <c r="G8" s="9">
         <v>600</v>
       </c>
       <c r="H8" s="9">
         <v>376</v>
       </c>
       <c r="I8" s="9">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="9">
         <v>20</v>
       </c>
       <c r="G9" s="9">
         <v>541</v>
       </c>
       <c r="H9" s="9">
         <v>371</v>
       </c>
       <c r="I9" s="9">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="4">
@@ -4287,51 +4287,51 @@
       </c>
       <c r="D87" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>125</v>
       </c>
       <c r="F87" s="9">
         <v>15</v>
       </c>
       <c r="G87" s="9">
         <v>247</v>
       </c>
       <c r="H87" s="9">
         <v>231</v>
       </c>
       <c r="I87" s="9">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="4">
         <v>84</v>
       </c>
       <c r="B88" s="6">
-        <v>6829</v>
+        <v>8496</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>136</v>
       </c>
       <c r="F88" s="9">
         <v>20</v>
       </c>
       <c r="G88" s="9">
         <v>286</v>
       </c>
       <c r="H88" s="9">
         <v>231</v>
       </c>
       <c r="I88" s="9">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="4">