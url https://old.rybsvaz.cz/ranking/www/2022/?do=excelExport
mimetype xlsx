--- v0 (2025-12-05)
+++ v1 (2026-05-10)
@@ -2111,51 +2111,51 @@
       </c>
       <c r="D16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="9">
         <v>17</v>
       </c>
       <c r="G16" s="9">
         <v>432</v>
       </c>
       <c r="H16" s="9">
         <v>325</v>
       </c>
       <c r="I16" s="9">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="4">
         <v>13</v>
       </c>
       <c r="B17" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="9">
         <v>12</v>
       </c>
       <c r="G17" s="9">
         <v>324</v>
       </c>
       <c r="H17" s="9">
         <v>324</v>
       </c>
       <c r="I17" s="9">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="4">
@@ -2575,51 +2575,51 @@
       </c>
       <c r="D32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>58</v>
       </c>
       <c r="F32" s="9">
         <v>12</v>
       </c>
       <c r="G32" s="9">
         <v>304</v>
       </c>
       <c r="H32" s="9">
         <v>304</v>
       </c>
       <c r="I32" s="9">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="4">
         <v>29</v>
       </c>
       <c r="B33" s="6">
-        <v>6829</v>
+        <v>8496</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F33" s="9">
         <v>22</v>
       </c>
       <c r="G33" s="9">
         <v>409</v>
       </c>
       <c r="H33" s="9">
         <v>304</v>
       </c>
       <c r="I33" s="9">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="4">