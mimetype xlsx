--- v1 (2026-05-10)
+++ v2 (2026-08-12)
@@ -453,51 +453,51 @@
   <si>
     <t>Koukal Martin Ing.</t>
   </si>
   <si>
     <t>Vejvančický Matěj</t>
   </si>
   <si>
     <t>Vysoký Antonín</t>
   </si>
   <si>
     <t>Hervert Jan</t>
   </si>
   <si>
     <t>Jakeš Jan Ing.</t>
   </si>
   <si>
     <t>Lev Radek ml.</t>
   </si>
   <si>
     <t>MO ČRS RAKOVNÍK</t>
   </si>
   <si>
     <t>Krejsa Jakub</t>
   </si>
   <si>
-    <t>Červený Jaroslav   </t>
+    <t>Červený Jaroslav</t>
   </si>
   <si>
     <t>MO ČRS Třebechovice COLMIC</t>
   </si>
   <si>
     <t>Kovařík Jaroslav ml.</t>
   </si>
   <si>
     <t>Vejs David</t>
   </si>
   <si>
     <t>Kolařík David Ing.</t>
   </si>
   <si>
     <t>MO ČRS Šumperk</t>
   </si>
   <si>
     <t>Omamik Ján</t>
   </si>
   <si>
     <t>Havránek David</t>
   </si>
   <si>
     <t>Rajtmajer Ondřej</t>
   </si>
@@ -4404,51 +4404,51 @@
         <v>13</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F95" s="9">
         <v>10</v>
       </c>
       <c r="G95" s="9">
         <v>194</v>
       </c>
       <c r="H95" s="9">
         <v>194</v>
       </c>
       <c r="I95" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="4">
         <v>92</v>
       </c>
       <c r="B96" s="6">
         <v>7369</v>
       </c>
-      <c r="C96" s="7" t="s">
+      <c r="C96" s="5" t="s">
         <v>143</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F96" s="9">
         <v>12</v>
       </c>
       <c r="G96" s="9">
         <v>194</v>
       </c>
       <c r="H96" s="9">
         <v>194</v>
       </c>
       <c r="I96" s="9">
         <v>7</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="4">
         <v>93</v>
       </c>