--- v1 (2026-03-19)
+++ v2 (2026-05-10)
@@ -2111,51 +2111,51 @@
       </c>
       <c r="D16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="9">
         <v>17</v>
       </c>
       <c r="G16" s="9">
         <v>432</v>
       </c>
       <c r="H16" s="9">
         <v>325</v>
       </c>
       <c r="I16" s="9">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="4">
         <v>13</v>
       </c>
       <c r="B17" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="9">
         <v>12</v>
       </c>
       <c r="G17" s="9">
         <v>324</v>
       </c>
       <c r="H17" s="9">
         <v>324</v>
       </c>
       <c r="I17" s="9">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="4">
@@ -2525,101 +2525,101 @@
         <v>10</v>
       </c>
       <c r="G30" s="9">
         <v>306</v>
       </c>
       <c r="H30" s="9">
         <v>306</v>
       </c>
       <c r="I30" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="4">
         <v>27</v>
       </c>
       <c r="B31" s="6">
         <v>5346</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E31" s="5" t="s">
-        <v>16</v>
+      <c r="E31" s="8" t="s">
+        <v>52</v>
       </c>
       <c r="F31" s="9">
         <v>14</v>
       </c>
       <c r="G31" s="9">
         <v>338</v>
       </c>
       <c r="H31" s="9">
         <v>306</v>
       </c>
       <c r="I31" s="9">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="4">
         <v>28</v>
       </c>
       <c r="B32" s="6">
         <v>39</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>58</v>
       </c>
       <c r="F32" s="9">
         <v>12</v>
       </c>
       <c r="G32" s="9">
         <v>304</v>
       </c>
       <c r="H32" s="9">
         <v>304</v>
       </c>
       <c r="I32" s="9">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="4">
         <v>29</v>
       </c>
       <c r="B33" s="6">
-        <v>6829</v>
+        <v>8496</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F33" s="9">
         <v>22</v>
       </c>
       <c r="G33" s="9">
         <v>409</v>
       </c>
       <c r="H33" s="9">
         <v>304</v>
       </c>
       <c r="I33" s="9">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="4">