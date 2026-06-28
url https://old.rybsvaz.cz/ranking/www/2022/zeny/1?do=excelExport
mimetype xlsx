--- v2 (2026-05-12)
+++ v3 (2026-06-28)
@@ -453,51 +453,51 @@
   <si>
     <t>Koukal Martin Ing.</t>
   </si>
   <si>
     <t>Vejvančický Matěj</t>
   </si>
   <si>
     <t>Vysoký Antonín</t>
   </si>
   <si>
     <t>Hervert Jan</t>
   </si>
   <si>
     <t>Jakeš Jan Ing.</t>
   </si>
   <si>
     <t>Lev Radek ml.</t>
   </si>
   <si>
     <t>MO ČRS RAKOVNÍK</t>
   </si>
   <si>
     <t>Krejsa Jakub</t>
   </si>
   <si>
-    <t>Červený Jaroslav   </t>
+    <t>Červený Jaroslav</t>
   </si>
   <si>
     <t>MO ČRS Třebechovice COLMIC</t>
   </si>
   <si>
     <t>Kovařík Jaroslav ml.</t>
   </si>
   <si>
     <t>Vejs David</t>
   </si>
   <si>
     <t>Kolařík David Ing.</t>
   </si>
   <si>
     <t>MO ČRS Šumperk</t>
   </si>
   <si>
     <t>Omamik Ján</t>
   </si>
   <si>
     <t>Havránek David</t>
   </si>
   <si>
     <t>Rajtmajer Ondřej</t>
   </si>
@@ -2525,52 +2525,52 @@
         <v>10</v>
       </c>
       <c r="G30" s="9">
         <v>306</v>
       </c>
       <c r="H30" s="9">
         <v>306</v>
       </c>
       <c r="I30" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="4">
         <v>27</v>
       </c>
       <c r="B31" s="6">
         <v>5346</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E31" s="5" t="s">
-        <v>16</v>
+      <c r="E31" s="8" t="s">
+        <v>52</v>
       </c>
       <c r="F31" s="9">
         <v>14</v>
       </c>
       <c r="G31" s="9">
         <v>338</v>
       </c>
       <c r="H31" s="9">
         <v>306</v>
       </c>
       <c r="I31" s="9">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="4">
         <v>28</v>
       </c>
       <c r="B32" s="6">
         <v>39</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="5" t="s">
@@ -4404,51 +4404,51 @@
         <v>13</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F95" s="9">
         <v>10</v>
       </c>
       <c r="G95" s="9">
         <v>194</v>
       </c>
       <c r="H95" s="9">
         <v>194</v>
       </c>
       <c r="I95" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="4">
         <v>92</v>
       </c>
       <c r="B96" s="6">
         <v>7369</v>
       </c>
-      <c r="C96" s="7" t="s">
+      <c r="C96" s="5" t="s">
         <v>143</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F96" s="9">
         <v>12</v>
       </c>
       <c r="G96" s="9">
         <v>194</v>
       </c>
       <c r="H96" s="9">
         <v>194</v>
       </c>
       <c r="I96" s="9">
         <v>7</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="4">
         <v>93</v>
       </c>