--- v2 (2026-05-10)
+++ v3 (2026-06-27)
@@ -360,51 +360,51 @@
   <si>
     <t>Rovnaník Zdeněk ml.</t>
   </si>
   <si>
     <t>Vytřas Radim</t>
   </si>
   <si>
     <t>ČRS MO Ostrava PRESTON</t>
   </si>
   <si>
     <t>Bartoněk Lukáš</t>
   </si>
   <si>
     <t>Žák Luděk Bc.</t>
   </si>
   <si>
     <t>Sácký Miroslav</t>
   </si>
   <si>
     <t>Melcher Miroslav</t>
   </si>
   <si>
     <t>ČRS MIVARDI CZ Mohelnice</t>
   </si>
   <si>
-    <t>Červený Jaroslav   </t>
+    <t>Červený Jaroslav</t>
   </si>
   <si>
     <t>MO ČRS TŘEBECHOVICE COLMIC</t>
   </si>
   <si>
     <t>Kladrubský Michal</t>
   </si>
   <si>
     <t>MO ČRS Praha 4 – Nusle MILO</t>
   </si>
   <si>
     <t>Starý Jakub</t>
   </si>
   <si>
     <t>Veselý Jan</t>
   </si>
   <si>
     <t>RSK LIPANI MIVARDI Třebechovice pod Orebem</t>
   </si>
   <si>
     <t>Kostka Jaroslav Ing.</t>
   </si>
   <si>
     <t>Vejs David</t>
   </si>
@@ -3455,103 +3455,103 @@
         <v>16</v>
       </c>
       <c r="G66" s="9">
         <v>277</v>
       </c>
       <c r="H66" s="9">
         <v>239</v>
       </c>
       <c r="I66" s="9">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="4">
         <v>63</v>
       </c>
       <c r="B67" s="6">
         <v>2438</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E67" s="8" t="s">
-        <v>31</v>
+      <c r="E67" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F67" s="9">
         <v>10</v>
       </c>
       <c r="G67" s="9">
         <v>238</v>
       </c>
       <c r="H67" s="9">
         <v>238</v>
       </c>
       <c r="I67" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="4">
         <v>64</v>
       </c>
       <c r="B68" s="6">
         <v>4</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>110</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F68" s="9">
         <v>9</v>
       </c>
       <c r="G68" s="9">
         <v>235</v>
       </c>
       <c r="H68" s="9">
         <v>235</v>
       </c>
       <c r="I68" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="4">
         <v>65</v>
       </c>
       <c r="B69" s="6">
         <v>7369</v>
       </c>
-      <c r="C69" s="7" t="s">
+      <c r="C69" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F69" s="9">
         <v>14</v>
       </c>
       <c r="G69" s="9">
         <v>244</v>
       </c>
       <c r="H69" s="9">
         <v>232</v>
       </c>
       <c r="I69" s="9">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="4">
         <v>66</v>
       </c>