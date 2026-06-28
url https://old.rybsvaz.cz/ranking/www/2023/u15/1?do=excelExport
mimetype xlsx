--- v2 (2026-05-12)
+++ v3 (2026-06-28)
@@ -360,51 +360,51 @@
   <si>
     <t>Rovnaník Zdeněk ml.</t>
   </si>
   <si>
     <t>Vytřas Radim</t>
   </si>
   <si>
     <t>ČRS MO Ostrava PRESTON</t>
   </si>
   <si>
     <t>Bartoněk Lukáš</t>
   </si>
   <si>
     <t>Žák Luděk Bc.</t>
   </si>
   <si>
     <t>Sácký Miroslav</t>
   </si>
   <si>
     <t>Melcher Miroslav</t>
   </si>
   <si>
     <t>ČRS MIVARDI CZ Mohelnice</t>
   </si>
   <si>
-    <t>Červený Jaroslav   </t>
+    <t>Červený Jaroslav</t>
   </si>
   <si>
     <t>MO ČRS TŘEBECHOVICE COLMIC</t>
   </si>
   <si>
     <t>Kladrubský Michal</t>
   </si>
   <si>
     <t>MO ČRS Praha 4 – Nusle MILO</t>
   </si>
   <si>
     <t>Starý Jakub</t>
   </si>
   <si>
     <t>Veselý Jan</t>
   </si>
   <si>
     <t>RSK LIPANI MIVARDI Třebechovice pod Orebem</t>
   </si>
   <si>
     <t>Kostka Jaroslav Ing.</t>
   </si>
   <si>
     <t>Vejs David</t>
   </si>
@@ -3507,51 +3507,51 @@
         <v>13</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F68" s="9">
         <v>9</v>
       </c>
       <c r="G68" s="9">
         <v>235</v>
       </c>
       <c r="H68" s="9">
         <v>235</v>
       </c>
       <c r="I68" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="4">
         <v>65</v>
       </c>
       <c r="B69" s="6">
         <v>7369</v>
       </c>
-      <c r="C69" s="7" t="s">
+      <c r="C69" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F69" s="9">
         <v>14</v>
       </c>
       <c r="G69" s="9">
         <v>244</v>
       </c>
       <c r="H69" s="9">
         <v>232</v>
       </c>
       <c r="I69" s="9">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="4">
         <v>66</v>
       </c>