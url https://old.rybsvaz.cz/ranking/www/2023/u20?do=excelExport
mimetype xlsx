--- v1 (2026-01-31)
+++ v2 (2026-05-11)
@@ -1678,51 +1678,51 @@
       </c>
       <c r="D5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="9">
         <v>12</v>
       </c>
       <c r="G5" s="9">
         <v>382</v>
       </c>
       <c r="H5" s="9">
         <v>382</v>
       </c>
       <c r="I5" s="9">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="9">
         <v>12</v>
       </c>
       <c r="G6" s="9">
         <v>365</v>
       </c>
       <c r="H6" s="9">
         <v>365</v>
       </c>
       <c r="I6" s="9">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="4">
@@ -2983,51 +2983,51 @@
       </c>
       <c r="D50" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F50" s="9">
         <v>18</v>
       </c>
       <c r="G50" s="9">
         <v>331</v>
       </c>
       <c r="H50" s="9">
         <v>267</v>
       </c>
       <c r="I50" s="9">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="4">
         <v>47</v>
       </c>
       <c r="B51" s="6">
-        <v>6829</v>
+        <v>8496</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F51" s="9">
         <v>18</v>
       </c>
       <c r="G51" s="9">
         <v>305</v>
       </c>
       <c r="H51" s="9">
         <v>266</v>
       </c>
       <c r="I51" s="9">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="4">
@@ -3455,52 +3455,52 @@
         <v>16</v>
       </c>
       <c r="G66" s="9">
         <v>277</v>
       </c>
       <c r="H66" s="9">
         <v>239</v>
       </c>
       <c r="I66" s="9">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="4">
         <v>63</v>
       </c>
       <c r="B67" s="6">
         <v>2438</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E67" s="8" t="s">
-        <v>31</v>
+      <c r="E67" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F67" s="9">
         <v>10</v>
       </c>
       <c r="G67" s="9">
         <v>238</v>
       </c>
       <c r="H67" s="9">
         <v>238</v>
       </c>
       <c r="I67" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="4">
         <v>64</v>
       </c>
       <c r="B68" s="6">
         <v>4</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>110</v>
       </c>
       <c r="D68" s="5" t="s">