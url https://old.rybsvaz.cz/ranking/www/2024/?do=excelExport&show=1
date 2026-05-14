--- v0 (2025-12-08)
+++ v1 (2026-05-14)
@@ -2324,51 +2324,51 @@
       </c>
       <c r="D28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>57</v>
       </c>
       <c r="F28" s="9">
         <v>13</v>
       </c>
       <c r="G28" s="9">
         <v>272</v>
       </c>
       <c r="H28" s="9">
         <v>270</v>
       </c>
       <c r="I28" s="9">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="4">
         <v>25</v>
       </c>
       <c r="B29" s="6">
-        <v>6829</v>
+        <v>8496</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>58</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="9">
         <v>14</v>
       </c>
       <c r="G29" s="9">
         <v>280</v>
       </c>
       <c r="H29" s="9">
         <v>270</v>
       </c>
       <c r="I29" s="9">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="4">
@@ -2585,51 +2585,51 @@
       </c>
       <c r="D37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>70</v>
       </c>
       <c r="F37" s="9">
         <v>12</v>
       </c>
       <c r="G37" s="9">
         <v>258</v>
       </c>
       <c r="H37" s="9">
         <v>258</v>
       </c>
       <c r="I37" s="9">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="4">
         <v>34</v>
       </c>
       <c r="B38" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F38" s="9">
         <v>10</v>
       </c>
       <c r="G38" s="9">
         <v>254</v>
       </c>
       <c r="H38" s="9">
         <v>254</v>
       </c>
       <c r="I38" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="4">