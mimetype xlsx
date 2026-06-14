--- v1 (2025-12-14)
+++ v2 (2026-06-14)
@@ -468,51 +468,51 @@
   <si>
     <t>Koukal Martin ml.</t>
   </si>
   <si>
     <t>Kopřiva Petr Bc.</t>
   </si>
   <si>
     <t>Melcher Miroslav</t>
   </si>
   <si>
     <t>Darebník Roman</t>
   </si>
   <si>
     <t>Kovařík Jaroslav ml.</t>
   </si>
   <si>
     <t>Vysoký Antonín</t>
   </si>
   <si>
     <t>Malaník Petr</t>
   </si>
   <si>
     <t>Průša Vladimír</t>
   </si>
   <si>
-    <t>Červený Jaroslav   </t>
+    <t>Červený Jaroslav</t>
   </si>
   <si>
     <t>VčÚS</t>
   </si>
   <si>
     <t>Vejs David</t>
   </si>
   <si>
     <t>MO ČRS  TŘEBECHOVICE  COLMIC</t>
   </si>
   <si>
     <t>Sobotka Petr</t>
   </si>
   <si>
     <t>Vytřas Radim</t>
   </si>
   <si>
     <t>ČRS MO Ostrava PRESTON</t>
   </si>
   <si>
     <t>Dvořák Miloslav Mgr.</t>
   </si>
   <si>
     <t>Bárta Jakub</t>
   </si>
@@ -2324,51 +2324,51 @@
       </c>
       <c r="D28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>57</v>
       </c>
       <c r="F28" s="9">
         <v>13</v>
       </c>
       <c r="G28" s="9">
         <v>272</v>
       </c>
       <c r="H28" s="9">
         <v>270</v>
       </c>
       <c r="I28" s="9">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="4">
         <v>25</v>
       </c>
       <c r="B29" s="6">
-        <v>6829</v>
+        <v>8496</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>58</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="9">
         <v>14</v>
       </c>
       <c r="G29" s="9">
         <v>280</v>
       </c>
       <c r="H29" s="9">
         <v>270</v>
       </c>
       <c r="I29" s="9">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="4">
@@ -2585,51 +2585,51 @@
       </c>
       <c r="D37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>70</v>
       </c>
       <c r="F37" s="9">
         <v>12</v>
       </c>
       <c r="G37" s="9">
         <v>258</v>
       </c>
       <c r="H37" s="9">
         <v>258</v>
       </c>
       <c r="I37" s="9">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="4">
         <v>34</v>
       </c>
       <c r="B38" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F38" s="9">
         <v>10</v>
       </c>
       <c r="G38" s="9">
         <v>254</v>
       </c>
       <c r="H38" s="9">
         <v>254</v>
       </c>
       <c r="I38" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="4">
@@ -4414,51 +4414,51 @@
         <v>13</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F100" s="9">
         <v>8</v>
       </c>
       <c r="G100" s="9">
         <v>169</v>
       </c>
       <c r="H100" s="9">
         <v>169</v>
       </c>
       <c r="I100" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="4">
         <v>97</v>
       </c>
       <c r="B101" s="6">
         <v>7369</v>
       </c>
-      <c r="C101" s="7" t="s">
+      <c r="C101" s="5" t="s">
         <v>148</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>149</v>
       </c>
       <c r="F101" s="9">
         <v>12</v>
       </c>
       <c r="G101" s="9">
         <v>169</v>
       </c>
       <c r="H101" s="9">
         <v>169</v>
       </c>
       <c r="I101" s="9">
         <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="4">
         <v>98</v>
       </c>