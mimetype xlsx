--- v3 (2026-05-10)
+++ v4 (2026-06-28)
@@ -321,51 +321,51 @@
   <si>
     <t>MRS Hrušovany nad Jevišovkou TUBERTINI 2</t>
   </si>
   <si>
     <t>Horký Aleš Bc.</t>
   </si>
   <si>
     <t>RSK LIPANI MIVARDI Třebechovice pod Orebem</t>
   </si>
   <si>
     <t>Maštera Vojtěch</t>
   </si>
   <si>
     <t>Kostka Jaroslav Ing.</t>
   </si>
   <si>
     <t>Brašna Filip</t>
   </si>
   <si>
     <t>U15</t>
   </si>
   <si>
     <t>MO ČRS Nepomuk “B“</t>
   </si>
   <si>
-    <t>Červený Jaroslav   </t>
+    <t>Červený Jaroslav</t>
   </si>
   <si>
     <t>MO ČRS TŘEBECHOVICE COLMIC</t>
   </si>
   <si>
     <t>Žák Luděk Bc.</t>
   </si>
   <si>
     <t>Oudrán Stanislav</t>
   </si>
   <si>
     <t>Pavka Martin Bc.</t>
   </si>
   <si>
     <t>Vlach Zdeněk</t>
   </si>
   <si>
     <t>Lakoš Gustav Ing.</t>
   </si>
   <si>
     <t>Kupka Tomáš</t>
   </si>
   <si>
     <t>MO ČRS Hradec Králové</t>
   </si>
@@ -1059,51 +1059,51 @@
   <si>
     <t>Sýkora Václav</t>
   </si>
   <si>
     <t>Klapsiová Tereza</t>
   </si>
   <si>
     <t>Zahradník Pavel</t>
   </si>
   <si>
     <t>Janků Jiří</t>
   </si>
   <si>
     <t>Wagner Christian</t>
   </si>
   <si>
     <t>Adamec Václav  ml.</t>
   </si>
   <si>
     <t>MO ČRS Jindř. Hradec</t>
   </si>
   <si>
     <t>Chvála Jan</t>
   </si>
   <si>
-    <t>Lukáš Daříček</t>
+    <t>Daříček Lukáš</t>
   </si>
   <si>
     <t>Hamouz Zdeněk</t>
   </si>
   <si>
     <t>MO Česká Lípa A</t>
   </si>
   <si>
     <t>Kalinová Natálie</t>
   </si>
   <si>
     <t>MO Nepomuk</t>
   </si>
   <si>
     <t>Ludvík Jiří</t>
   </si>
   <si>
     <t>Kalousek Adam</t>
   </si>
   <si>
     <t>Ing. Mojžíš Lukáš, MBA</t>
   </si>
   <si>
     <t>MO ČRS České Budějovice 2</t>
   </si>
@@ -3357,51 +3357,51 @@
         <v>97</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F59" s="9">
         <v>22</v>
       </c>
       <c r="G59" s="9">
         <v>374</v>
       </c>
       <c r="H59" s="9">
         <v>254</v>
       </c>
       <c r="I59" s="9">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="4">
         <v>56</v>
       </c>
       <c r="B60" s="6">
         <v>7369</v>
       </c>
-      <c r="C60" s="7" t="s">
+      <c r="C60" s="5" t="s">
         <v>99</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F60" s="9">
         <v>15</v>
       </c>
       <c r="G60" s="9">
         <v>264</v>
       </c>
       <c r="H60" s="9">
         <v>252</v>
       </c>
       <c r="I60" s="9">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="4">
         <v>57</v>
       </c>