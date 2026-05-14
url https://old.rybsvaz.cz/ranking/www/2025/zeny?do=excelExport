--- v1 (2025-12-13)
+++ v2 (2026-05-14)
@@ -1059,51 +1059,51 @@
   <si>
     <t>Sýkora Václav</t>
   </si>
   <si>
     <t>Klapsiová Tereza</t>
   </si>
   <si>
     <t>Zahradník Pavel</t>
   </si>
   <si>
     <t>Janků Jiří</t>
   </si>
   <si>
     <t>Wagner Christian</t>
   </si>
   <si>
     <t>Adamec Václav  ml.</t>
   </si>
   <si>
     <t>MO ČRS Jindř. Hradec</t>
   </si>
   <si>
     <t>Chvála Jan</t>
   </si>
   <si>
-    <t>Lukáš Daříček</t>
+    <t>Daříček Lukáš</t>
   </si>
   <si>
     <t>Hamouz Zdeněk</t>
   </si>
   <si>
     <t>MO Česká Lípa A</t>
   </si>
   <si>
     <t>Kalinová Natálie</t>
   </si>
   <si>
     <t>MO Nepomuk</t>
   </si>
   <si>
     <t>Ludvík Jiří</t>
   </si>
   <si>
     <t>Kalousek Adam</t>
   </si>
   <si>
     <t>Ing. Mojžíš Lukáš, MBA</t>
   </si>
   <si>
     <t>MO ČRS České Budějovice 2</t>
   </si>
@@ -1119,51 +1119,51 @@
   <si>
     <t>Havel Jiří</t>
   </si>
   <si>
     <t>MO ČRS Plzeň 1.</t>
   </si>
   <si>
     <t>Blaščík Petr</t>
   </si>
   <si>
     <t>Pekárek Stanislav</t>
   </si>
   <si>
     <t>Veselý Lukáš</t>
   </si>
   <si>
     <t>Brož Jiří</t>
   </si>
   <si>
     <t>Hradecká Sarah</t>
   </si>
   <si>
     <t>ČRS MO Uhříněves</t>
   </si>
   <si>
-    <t>Jaroslav Vidím </t>
+    <t>Vidím Jaroslav</t>
   </si>
   <si>
     <t>MRS</t>
   </si>
   <si>
     <t>Labuť Josef</t>
   </si>
   <si>
     <t>Matějíček Aleš</t>
   </si>
   <si>
     <t>HRADEČÁCI</t>
   </si>
   <si>
     <t>Bína Libor</t>
   </si>
   <si>
     <t>Dlouhý Most - Liberec</t>
   </si>
   <si>
     <t>Kozlovský Radim</t>
   </si>
   <si>
     <t>Kovář Martin</t>
   </si>
@@ -1760,51 +1760,51 @@
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="6">
-        <v>3434</v>
+        <v>8576</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="9">
         <v>16</v>
       </c>
       <c r="G5" s="9">
         <v>453</v>
       </c>
       <c r="H5" s="9">
         <v>393</v>
       </c>
       <c r="I5" s="9">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4">
@@ -1876,51 +1876,51 @@
       </c>
       <c r="D8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="9">
         <v>14</v>
       </c>
       <c r="G8" s="9">
         <v>374</v>
       </c>
       <c r="H8" s="9">
         <v>340</v>
       </c>
       <c r="I8" s="9">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="6">
-        <v>6829</v>
+        <v>8496</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="9">
         <v>22</v>
       </c>
       <c r="G9" s="9">
         <v>526</v>
       </c>
       <c r="H9" s="9">
         <v>339</v>
       </c>
       <c r="I9" s="9">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="4">
@@ -4495,51 +4495,51 @@
       </c>
       <c r="G98" s="9">
         <v>248</v>
       </c>
       <c r="H98" s="9">
         <v>193</v>
       </c>
       <c r="I98" s="9">
         <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="4">
         <v>95</v>
       </c>
       <c r="B99" s="6">
         <v>7615</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="F99" s="9">
         <v>12</v>
       </c>
       <c r="G99" s="9">
         <v>192</v>
       </c>
       <c r="H99" s="9">
         <v>192</v>
       </c>
       <c r="I99" s="9">
         <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="4">
         <v>96</v>
       </c>
       <c r="B100" s="6">
         <v>6122</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>147</v>
       </c>
       <c r="D100" s="5" t="s">
@@ -11012,51 +11012,51 @@
       </c>
       <c r="G11" s="9">
         <v>215</v>
       </c>
       <c r="H11" s="9">
         <v>194</v>
       </c>
       <c r="I11" s="9">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="6">
         <v>7615</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="F12" s="9">
         <v>12</v>
       </c>
       <c r="G12" s="9">
         <v>192</v>
       </c>
       <c r="H12" s="9">
         <v>192</v>
       </c>
       <c r="I12" s="9">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="4">
         <v>9</v>
       </c>
       <c r="B13" s="6">
         <v>6043</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>169</v>
       </c>
       <c r="D13" s="5" t="s">