--- v0 (2025-12-08)
+++ v1 (2026-05-13)
@@ -22,209 +22,938 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Celkový" sheetId="1" r:id="rId4"/>
     <sheet name="U25" sheetId="2" r:id="rId5"/>
     <sheet name="U20" sheetId="3" r:id="rId6"/>
     <sheet name="U15" sheetId="4" r:id="rId7"/>
     <sheet name="Ženy" sheetId="5" r:id="rId8"/>
     <sheet name="Hendikepovaní" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Průběžný žebříček LRU plavaná - Celkový</t>
   </si>
   <si>
-    <t>platný k 1. 1. 2026</t>
+    <t>platný k 3. 5. 2026</t>
   </si>
   <si>
     <t>Aktuální žebříček je dostupný na http://www.plavana.info/</t>
   </si>
   <si>
     <t>Poř.</t>
   </si>
   <si>
     <t>REG</t>
   </si>
   <si>
     <t>Příjmení, jméno</t>
   </si>
   <si>
     <t>KAT</t>
   </si>
   <si>
     <t>Organizace</t>
   </si>
   <si>
     <t>Celkem závodů</t>
   </si>
   <si>
     <t>Celkem bodů</t>
   </si>
   <si>
     <t>Celkem bodů do žebříčku</t>
   </si>
   <si>
     <t>Min. body do žeb.</t>
   </si>
   <si>
-    <t>V tomto roce nebyly zatím přidány žádné závody, takže žebříček není možné sestavit.</t>
+    <t>Holub Ondřej</t>
+  </si>
+  <si>
+    <t>U25</t>
+  </si>
+  <si>
+    <t>MO ČRS Nepomuk “A“</t>
+  </si>
+  <si>
+    <t>Černý Václav</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>MRS Nová Ves Cortina RIVE</t>
+  </si>
+  <si>
+    <t>Havránek David</t>
+  </si>
+  <si>
+    <t>Valda Martin</t>
+  </si>
+  <si>
+    <t>Sensas-MRS Brno 5</t>
+  </si>
+  <si>
+    <t>Omamik Ján</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>MO ČRS Nové Strašecí "B" . MAVER, COLMIC</t>
+  </si>
+  <si>
+    <t>Žigo Ladislav Ing.</t>
+  </si>
+  <si>
+    <t>MO ČRS Jindřichův Hradec A</t>
+  </si>
+  <si>
+    <t>Kazatel Petr</t>
+  </si>
+  <si>
+    <t>MRS Hrušovany nad Jevišovkou - Tubertini / MIVARDI</t>
+  </si>
+  <si>
+    <t>Malaník Petr</t>
+  </si>
+  <si>
+    <t>MO ČRS Plzeň 1</t>
+  </si>
+  <si>
+    <t>Molek Petr</t>
+  </si>
+  <si>
+    <t>Louda Václav</t>
+  </si>
+  <si>
+    <t>Kostka Jaroslav Ing.</t>
+  </si>
+  <si>
+    <t>Říha Jan</t>
+  </si>
+  <si>
+    <t>MO ČRS Mělník</t>
+  </si>
+  <si>
+    <t>Koukal Martin Ing.</t>
+  </si>
+  <si>
+    <t>MRS Hrušovany nad Jevišovkou TUBERTINI 2</t>
+  </si>
+  <si>
+    <t>Hrubeš Petr</t>
+  </si>
+  <si>
+    <t>MO ČRS NEPOMUK “B“</t>
+  </si>
+  <si>
+    <t>Dořičák Lukáš</t>
+  </si>
+  <si>
+    <t>MO ČRS Šumperk - MAVER TEAM</t>
+  </si>
+  <si>
+    <t>Průša Martin Bc.</t>
+  </si>
+  <si>
+    <t>Pokorný Roman st.</t>
+  </si>
+  <si>
+    <t>MO ČRS Rakovník</t>
+  </si>
+  <si>
+    <t>Heřmánek Tomáš</t>
+  </si>
+  <si>
+    <t>Bartes Petr</t>
+  </si>
+  <si>
+    <t>ČRS Praha Moby Dick’s by Tubertini &amp; dspot</t>
+  </si>
+  <si>
+    <t>Červený Jaroslav   </t>
+  </si>
+  <si>
+    <t>MO ČRS Třebechovice Colmic</t>
+  </si>
+  <si>
+    <t>Koukal Martin ml.</t>
+  </si>
+  <si>
+    <t>Žák Luděk Bc.</t>
+  </si>
+  <si>
+    <t>MO ČRS Karviná MatchPRO</t>
+  </si>
+  <si>
+    <t>Poláček Petr</t>
+  </si>
+  <si>
+    <t>ČRS MO Březnice - RP U plavala</t>
+  </si>
+  <si>
+    <t>Rovnaník Zdeněk ml.</t>
+  </si>
+  <si>
+    <t>RS Crazy Boys MAVER- MRS</t>
+  </si>
+  <si>
+    <t>Pergreffi Luca</t>
+  </si>
+  <si>
+    <t>MRS p. s. Třebíč</t>
+  </si>
+  <si>
+    <t>Tőkőly Martin</t>
+  </si>
+  <si>
+    <t>Kladrubský Michal</t>
+  </si>
+  <si>
+    <t>MO ČRS Praha 4 – Nusle MILO</t>
+  </si>
+  <si>
+    <t>König Markus</t>
+  </si>
+  <si>
+    <t>MRS - Pannonia SFG</t>
+  </si>
+  <si>
+    <t>Orel Vojtěch</t>
+  </si>
+  <si>
+    <t>Petrik Václav</t>
+  </si>
+  <si>
+    <t>MO ČRS Hradec Králové</t>
+  </si>
+  <si>
+    <t>Michalski Michael</t>
+  </si>
+  <si>
+    <t>Kochan Pavel</t>
+  </si>
+  <si>
+    <t>Holub David</t>
+  </si>
+  <si>
+    <t>Nepomuk</t>
+  </si>
+  <si>
+    <t>Kadeřábek Jaroslav</t>
+  </si>
+  <si>
+    <t>MO ČRS Štětí</t>
+  </si>
+  <si>
+    <t>Průša Vladimír</t>
+  </si>
+  <si>
+    <t>Bednařík Dušan</t>
+  </si>
+  <si>
+    <t>MO ČRS MIVARDI Mohelnice</t>
+  </si>
+  <si>
+    <t>Vyroubal Stanislav</t>
+  </si>
+  <si>
+    <t>U20</t>
+  </si>
+  <si>
+    <t>MO ČRS NEPOMUK “D“</t>
+  </si>
+  <si>
+    <t>Vejvančická Helena</t>
+  </si>
+  <si>
+    <t>U20Ž</t>
+  </si>
+  <si>
+    <t>Šplíchal Petr</t>
+  </si>
+  <si>
+    <t>MRS p. s. Uherské Hradiště SARFIX.CZ</t>
+  </si>
+  <si>
+    <t>Michael Grobelný</t>
+  </si>
+  <si>
+    <t>Lakoš Gustav Ing.</t>
+  </si>
+  <si>
+    <t>MO ČRS PŘEROV SARFIX.CZ</t>
+  </si>
+  <si>
+    <t>Dořičák Pavel</t>
+  </si>
+  <si>
+    <t>Lamač František</t>
+  </si>
+  <si>
+    <t>MO ČRS Smíchov, Velká Chuchle</t>
+  </si>
+  <si>
+    <t>Mašek Jakub</t>
+  </si>
+  <si>
+    <t>MO ČRS NEPOMUK “C“</t>
+  </si>
+  <si>
+    <t>Adamec Václav DiS.</t>
+  </si>
+  <si>
+    <t>MO ČRS Jindřichův Hradec B</t>
+  </si>
+  <si>
+    <t>Houška Šimon</t>
+  </si>
+  <si>
+    <t>Janeček Jakub</t>
+  </si>
+  <si>
+    <t>MO ČRS Hradec Králové Mlaďoši</t>
+  </si>
+  <si>
+    <t>Stehlík Ondřej</t>
+  </si>
+  <si>
+    <t>Oudrán Stanislav</t>
+  </si>
+  <si>
+    <t>Častulík Luděk</t>
+  </si>
+  <si>
+    <t>Flament Pierre</t>
+  </si>
+  <si>
+    <t>Hanzal Ondřej Ing.</t>
+  </si>
+  <si>
+    <t>Jindřich Štěpán</t>
+  </si>
+  <si>
+    <t>Veselý Jan</t>
+  </si>
+  <si>
+    <t>Vytřas Radim</t>
+  </si>
+  <si>
+    <t>ČRS MO Ostrava PRESTON</t>
+  </si>
+  <si>
+    <t>Presl Lukáš</t>
+  </si>
+  <si>
+    <t>Pekař Jaroslav</t>
+  </si>
+  <si>
+    <t>Polívka Miroslav</t>
+  </si>
+  <si>
+    <t>MO ČRS  TŘEBECHOVICE  COLMIC</t>
+  </si>
+  <si>
+    <t>Pávek Martin</t>
+  </si>
+  <si>
+    <t>MO ČRS CHOCEŇ COLMIC</t>
+  </si>
+  <si>
+    <t>Grzegorz Ferenc</t>
+  </si>
+  <si>
+    <t>TEAM MATCHPRO POLSKA</t>
+  </si>
+  <si>
+    <t>Maštera Vojtěch</t>
+  </si>
+  <si>
+    <t>Starý Jakub</t>
+  </si>
+  <si>
+    <t>Hájek Ondřej</t>
+  </si>
+  <si>
+    <t>MO Kolín MAVER</t>
+  </si>
+  <si>
+    <t>Böhm Aleš</t>
+  </si>
+  <si>
+    <t>ČRS Tubertini Česká Lípa</t>
+  </si>
+  <si>
+    <t>Domanek Hermann</t>
+  </si>
+  <si>
+    <t>Volák Jiří Ing.</t>
+  </si>
+  <si>
+    <t>Kopecký Miroslav</t>
+  </si>
+  <si>
+    <t>Drewniak Franciszek</t>
+  </si>
+  <si>
+    <t>Flanderka Aleš</t>
+  </si>
+  <si>
+    <t>Opalinski Ireneusz</t>
+  </si>
+  <si>
+    <t>Vejvančický Matěj</t>
+  </si>
+  <si>
+    <t>Kudrna Pavel</t>
+  </si>
+  <si>
+    <t>Brašna Filip</t>
+  </si>
+  <si>
+    <t>U15</t>
+  </si>
+  <si>
+    <t>Milewski Zbigniew</t>
+  </si>
+  <si>
+    <t>Šmíd Pavel</t>
+  </si>
+  <si>
+    <t>Dawiec Pawel</t>
+  </si>
+  <si>
+    <t>Koleň Michal</t>
+  </si>
+  <si>
+    <t>MO ČRS Nové Strašecí "A" MAVER</t>
+  </si>
+  <si>
+    <t>Nováčková Markéta Ing.</t>
+  </si>
+  <si>
+    <t>Ž</t>
+  </si>
+  <si>
+    <t>Coufal Matěj</t>
+  </si>
+  <si>
+    <t>Toužimský Jiří</t>
+  </si>
+  <si>
+    <t>Kocábek Tomáš</t>
+  </si>
+  <si>
+    <t>Vinohrady</t>
+  </si>
+  <si>
+    <t>Čampiš Michal</t>
+  </si>
+  <si>
+    <t>Šmůla David</t>
+  </si>
+  <si>
+    <t>Šimůnek Karel</t>
+  </si>
+  <si>
+    <t>Pavka Martin Bc.</t>
+  </si>
+  <si>
+    <t>Škubal Hanuš</t>
+  </si>
+  <si>
+    <t>Jireček Miroslav</t>
+  </si>
+  <si>
+    <t>Bartoš Jiří Ing.</t>
+  </si>
+  <si>
+    <t>RSK LIPANI MIVARDI Třebechovice pod Orebem</t>
+  </si>
+  <si>
+    <t>Počarovský Jan MUDr.</t>
+  </si>
+  <si>
+    <t>Hanáček František</t>
+  </si>
+  <si>
+    <t>Novák Jan</t>
+  </si>
+  <si>
+    <t>Cajthaml Jaroslav</t>
+  </si>
+  <si>
+    <t>Krejsa Jan</t>
+  </si>
+  <si>
+    <t>Pokorný Roman ml.</t>
+  </si>
+  <si>
+    <t>Vojáček Zdeněk</t>
+  </si>
+  <si>
+    <t>Klásek Petr</t>
+  </si>
+  <si>
+    <t>Vlach Zdeněk</t>
+  </si>
+  <si>
+    <t>Horký Aleš Bc.</t>
+  </si>
+  <si>
+    <t>Bačík Stanislav</t>
+  </si>
+  <si>
+    <t>Michalovič Tomáš</t>
+  </si>
+  <si>
+    <t>Horálek Miroslav</t>
+  </si>
+  <si>
+    <t>Kaplár Filip</t>
+  </si>
+  <si>
+    <t>Ambros Josef</t>
+  </si>
+  <si>
+    <t>Kostka Jan Ing.</t>
+  </si>
+  <si>
+    <t>Kudrna Šimon</t>
+  </si>
+  <si>
+    <t>Vos Cornelis</t>
+  </si>
+  <si>
+    <t>Vyhlídal Emanuel</t>
+  </si>
+  <si>
+    <t>ČRS MO Kladruby u Vlašimi - Garbolino-czech</t>
+  </si>
+  <si>
+    <t>Svoboda Petr</t>
+  </si>
+  <si>
+    <t>Purkrábková Hana</t>
+  </si>
+  <si>
+    <t>MO ČRS Plaňany COLMIC</t>
+  </si>
+  <si>
+    <t>Hort Jan</t>
+  </si>
+  <si>
+    <t>Janečková Anna</t>
+  </si>
+  <si>
+    <t>Petirová Magdalena</t>
+  </si>
+  <si>
+    <t>U15Ž</t>
+  </si>
+  <si>
+    <t>MO ČRS NEPOMUK “E“</t>
+  </si>
+  <si>
+    <t>Sobotka Petr</t>
+  </si>
+  <si>
+    <t>Švejcar Petr</t>
+  </si>
+  <si>
+    <t>Mihalík Ondra</t>
+  </si>
+  <si>
+    <t>Šimice Jan</t>
+  </si>
+  <si>
+    <t>Cimrman Petr</t>
+  </si>
+  <si>
+    <t>MO Hrádek nad Nisou Hrádecké vydry</t>
+  </si>
+  <si>
+    <t>Ovsík Josef</t>
+  </si>
+  <si>
+    <t>Daříček Lukáš</t>
+  </si>
+  <si>
+    <t>MRS Junioři TUBERTINI</t>
+  </si>
+  <si>
+    <t>Krejsa Miroslav</t>
+  </si>
+  <si>
+    <t>Lev Radek st.</t>
+  </si>
+  <si>
+    <t>Pavlovský Milan</t>
+  </si>
+  <si>
+    <t>MO ČRS Nové Strašecí</t>
+  </si>
+  <si>
+    <t>Brož Jan</t>
+  </si>
+  <si>
+    <t>Vejs David</t>
+  </si>
+  <si>
+    <t>Zrůstek Martin Ing.</t>
+  </si>
+  <si>
+    <t>Kopřiva Petr Bc.</t>
+  </si>
+  <si>
+    <t>Pinczker Rene</t>
+  </si>
+  <si>
+    <t>Rybenský Roman</t>
+  </si>
+  <si>
+    <t>Vysoký Antonín</t>
+  </si>
+  <si>
+    <t>Dvořák Miloslav Mgr.</t>
+  </si>
+  <si>
+    <t>Richter Dalibor</t>
+  </si>
+  <si>
+    <t>Kučera David</t>
+  </si>
+  <si>
+    <t>Hájek Vladimír</t>
+  </si>
+  <si>
+    <t>Rzucidlo Adolf</t>
+  </si>
+  <si>
+    <t>Štiková Jana</t>
+  </si>
+  <si>
+    <t>Rašek Martin</t>
+  </si>
+  <si>
+    <t>Enderes Jan</t>
+  </si>
+  <si>
+    <t>Rajtmajer Ondřej</t>
+  </si>
+  <si>
+    <t>Orel Vítězslav</t>
+  </si>
+  <si>
+    <t>Kolínek Miroslav Bc.</t>
+  </si>
+  <si>
+    <t>Schneider Tomáš</t>
+  </si>
+  <si>
+    <t>Javůrek Karel</t>
+  </si>
+  <si>
+    <t>Kovařík Jaroslav ml.</t>
+  </si>
+  <si>
+    <t>Vašíček Zdeněk</t>
+  </si>
+  <si>
+    <t>Hejsek Ondřej</t>
+  </si>
+  <si>
+    <t>Klapsia Vilém</t>
+  </si>
+  <si>
+    <t>Jiránek Adam</t>
+  </si>
+  <si>
+    <t>Čech Jakub</t>
+  </si>
+  <si>
+    <t>Šmůlová Barbora</t>
+  </si>
+  <si>
+    <t>Mačo Jiří</t>
+  </si>
+  <si>
+    <t>Darebník Roman</t>
+  </si>
+  <si>
+    <t>Dravits Alexander</t>
+  </si>
+  <si>
+    <t>Matějková Agáta</t>
+  </si>
+  <si>
+    <t>Kendiura Tomáš</t>
+  </si>
+  <si>
+    <t>Kasl Josef</t>
+  </si>
+  <si>
+    <t>Syrovátka Pavel</t>
+  </si>
+  <si>
+    <t>Šupol Michal</t>
+  </si>
+  <si>
+    <t>Nedvěd Odlřich</t>
+  </si>
+  <si>
+    <t>Novotný Jan ml.</t>
+  </si>
+  <si>
+    <t>Šefl Václav</t>
+  </si>
+  <si>
+    <t>Hozman Jan</t>
+  </si>
+  <si>
+    <t>Zieglerová Julie</t>
+  </si>
+  <si>
+    <t>Buráň Jan</t>
+  </si>
+  <si>
+    <t>Richterová Tereza</t>
+  </si>
+  <si>
+    <t>U25Ž</t>
+  </si>
+  <si>
+    <t>Staňková Eliška</t>
+  </si>
+  <si>
+    <t>Koten Petr</t>
+  </si>
+  <si>
+    <t>Sedláček Bohumil</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>Krym Petr</t>
+  </si>
+  <si>
+    <t>Svatoš Petr Bc.</t>
+  </si>
+  <si>
+    <t>Kozlovský Radim</t>
+  </si>
+  <si>
+    <t>Kovář Martin</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Seidl Jan</t>
+  </si>
+  <si>
+    <t>Hanyková Eliška</t>
+  </si>
+  <si>
+    <t>Červinka Lubomír</t>
+  </si>
+  <si>
+    <t>Petráček Ota</t>
+  </si>
+  <si>
+    <t>Válka Ondřej</t>
+  </si>
+  <si>
+    <t>Konečná Michaela</t>
   </si>
   <si>
     <t>Průběžný žebříček LRU plavaná - U25</t>
   </si>
   <si>
     <t>Průběžný žebříček LRU plavaná - U20</t>
   </si>
   <si>
     <t>Průběžný žebříček LRU plavaná - U15</t>
   </si>
   <si>
     <t>Průběžný žebříček LRU plavaná - Ženy</t>
   </si>
   <si>
     <t>Průběžný žebříček LRU plavaná - Hendikepovaní</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="11">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -482,773 +1211,8076 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260101" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260503" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260101" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260503" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260101" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260503" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260101" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260503" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260101" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260503" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260101" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260503" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I183"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I4" sqref="I4"/>
+      <selection activeCell="I183" sqref="I183"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.28" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.85" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.85" customWidth="true" style="0"/>
     <col min="8" max="8" width="7.42" customWidth="true" style="0"/>
     <col min="9" max="9" width="7.28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4"/>
-[...6 lines deleted...]
-      <c r="I1" s="4"/>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4"/>
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="4"/>
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
     </row>
     <row r="4" spans="1:9" customHeight="1" ht="45">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="6" t="s">
+      <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="6" t="s">
+      <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" t="s">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="6">
+        <v>4379</v>
+      </c>
+      <c r="C5" s="5" t="s">
         <v>12</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="9">
+        <v>8</v>
+      </c>
+      <c r="G5" s="9">
+        <v>171</v>
+      </c>
+      <c r="H5" s="9">
+        <v>171</v>
+      </c>
+      <c r="I5" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="4">
+        <v>2</v>
+      </c>
+      <c r="B6" s="6">
+        <v>2877</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="9">
+        <v>6</v>
+      </c>
+      <c r="G6" s="9">
+        <v>139</v>
+      </c>
+      <c r="H6" s="9">
+        <v>139</v>
+      </c>
+      <c r="I6" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="4">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6">
+        <v>4454</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="9">
+        <v>8</v>
+      </c>
+      <c r="G7" s="9">
+        <v>134</v>
+      </c>
+      <c r="H7" s="9">
+        <v>134</v>
+      </c>
+      <c r="I7" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="4">
+        <v>4</v>
+      </c>
+      <c r="B8" s="6">
+        <v>1331</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" s="9">
+        <v>6</v>
+      </c>
+      <c r="G8" s="9">
+        <v>116</v>
+      </c>
+      <c r="H8" s="9">
+        <v>116</v>
+      </c>
+      <c r="I8" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="4">
+        <v>5</v>
+      </c>
+      <c r="B9" s="6">
+        <v>1143</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="9">
+        <v>8</v>
+      </c>
+      <c r="G9" s="9">
+        <v>176</v>
+      </c>
+      <c r="H9" s="9">
+        <v>116</v>
+      </c>
+      <c r="I9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="4">
+        <v>6</v>
+      </c>
+      <c r="B10" s="6">
+        <v>3</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" s="9">
+        <v>4</v>
+      </c>
+      <c r="G10" s="9">
+        <v>106</v>
+      </c>
+      <c r="H10" s="9">
+        <v>106</v>
+      </c>
+      <c r="I10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="4">
+        <v>7</v>
+      </c>
+      <c r="B11" s="6">
+        <v>1758</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" s="9">
+        <v>4</v>
+      </c>
+      <c r="G11" s="9">
+        <v>103</v>
+      </c>
+      <c r="H11" s="9">
+        <v>103</v>
+      </c>
+      <c r="I11" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="4">
+        <v>8</v>
+      </c>
+      <c r="B12" s="6">
+        <v>7318</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="9">
+        <v>6</v>
+      </c>
+      <c r="G12" s="9">
+        <v>103</v>
+      </c>
+      <c r="H12" s="9">
+        <v>103</v>
+      </c>
+      <c r="I12" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="4">
+        <v>9</v>
+      </c>
+      <c r="B13" s="6">
+        <v>2667</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="9">
+        <v>4</v>
+      </c>
+      <c r="G13" s="9">
+        <v>102</v>
+      </c>
+      <c r="H13" s="9">
+        <v>102</v>
+      </c>
+      <c r="I13" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="4">
+        <v>10</v>
+      </c>
+      <c r="B14" s="6">
+        <v>2782</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" s="9">
+        <v>6</v>
+      </c>
+      <c r="G14" s="9">
+        <v>102</v>
+      </c>
+      <c r="H14" s="9">
+        <v>102</v>
+      </c>
+      <c r="I14" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="4">
+        <v>11</v>
+      </c>
+      <c r="B15" s="6">
+        <v>21</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="9">
+        <v>4</v>
+      </c>
+      <c r="G15" s="9">
+        <v>100</v>
+      </c>
+      <c r="H15" s="9">
+        <v>100</v>
+      </c>
+      <c r="I15" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="4">
+        <v>12</v>
+      </c>
+      <c r="B16" s="6">
+        <v>3912</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="9">
+        <v>4</v>
+      </c>
+      <c r="G16" s="9">
+        <v>99</v>
+      </c>
+      <c r="H16" s="9">
+        <v>99</v>
+      </c>
+      <c r="I16" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="4">
+        <v>13</v>
+      </c>
+      <c r="B17" s="6">
+        <v>5639</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="9">
+        <v>6</v>
+      </c>
+      <c r="G17" s="9">
+        <v>99</v>
+      </c>
+      <c r="H17" s="9">
+        <v>99</v>
+      </c>
+      <c r="I17" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="4">
+        <v>14</v>
+      </c>
+      <c r="B18" s="6">
+        <v>7010</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F18" s="9">
+        <v>8</v>
+      </c>
+      <c r="G18" s="9">
+        <v>99</v>
+      </c>
+      <c r="H18" s="9">
+        <v>99</v>
+      </c>
+      <c r="I18" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="4">
+        <v>15</v>
+      </c>
+      <c r="B19" s="6">
+        <v>4832</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F19" s="9">
+        <v>4</v>
+      </c>
+      <c r="G19" s="9">
+        <v>98</v>
+      </c>
+      <c r="H19" s="9">
+        <v>98</v>
+      </c>
+      <c r="I19" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="4">
+        <v>16</v>
+      </c>
+      <c r="B20" s="6">
+        <v>3725</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" s="9">
+        <v>4</v>
+      </c>
+      <c r="G20" s="9">
+        <v>98</v>
+      </c>
+      <c r="H20" s="9">
+        <v>98</v>
+      </c>
+      <c r="I20" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="4">
+        <v>17</v>
+      </c>
+      <c r="B21" s="6">
+        <v>190</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F21" s="9">
+        <v>4</v>
+      </c>
+      <c r="G21" s="9">
+        <v>97</v>
+      </c>
+      <c r="H21" s="9">
+        <v>97</v>
+      </c>
+      <c r="I21" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="4">
+        <v>18</v>
+      </c>
+      <c r="B22" s="6">
+        <v>19</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F22" s="9">
+        <v>4</v>
+      </c>
+      <c r="G22" s="9">
+        <v>96</v>
+      </c>
+      <c r="H22" s="9">
+        <v>96</v>
+      </c>
+      <c r="I22" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="4">
+        <v>19</v>
+      </c>
+      <c r="B23" s="6">
+        <v>3879</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="F23" s="9">
+        <v>4</v>
+      </c>
+      <c r="G23" s="9">
+        <v>93</v>
+      </c>
+      <c r="H23" s="9">
+        <v>93</v>
+      </c>
+      <c r="I23" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="4">
+        <v>20</v>
+      </c>
+      <c r="B24" s="6">
+        <v>7369</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="F24" s="9">
+        <v>4</v>
+      </c>
+      <c r="G24" s="9">
+        <v>91</v>
+      </c>
+      <c r="H24" s="9">
+        <v>91</v>
+      </c>
+      <c r="I24" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="4">
+        <v>21</v>
+      </c>
+      <c r="B25" s="6">
+        <v>5638</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F25" s="9">
+        <v>6</v>
+      </c>
+      <c r="G25" s="9">
+        <v>91</v>
+      </c>
+      <c r="H25" s="9">
+        <v>91</v>
+      </c>
+      <c r="I25" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="4">
+        <v>22</v>
+      </c>
+      <c r="B26" s="6">
+        <v>6694</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F26" s="9">
+        <v>4</v>
+      </c>
+      <c r="G26" s="9">
+        <v>90</v>
+      </c>
+      <c r="H26" s="9">
+        <v>90</v>
+      </c>
+      <c r="I26" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="4">
+        <v>23</v>
+      </c>
+      <c r="B27" s="6">
+        <v>7424</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F27" s="9">
+        <v>4</v>
+      </c>
+      <c r="G27" s="9">
+        <v>90</v>
+      </c>
+      <c r="H27" s="9">
+        <v>90</v>
+      </c>
+      <c r="I27" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="4">
+        <v>24</v>
+      </c>
+      <c r="B28" s="6">
+        <v>2210</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F28" s="9">
+        <v>4</v>
+      </c>
+      <c r="G28" s="9">
+        <v>88</v>
+      </c>
+      <c r="H28" s="9">
+        <v>88</v>
+      </c>
+      <c r="I28" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="4">
+        <v>25</v>
+      </c>
+      <c r="B29" s="6">
+        <v>72</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F29" s="9">
+        <v>4</v>
+      </c>
+      <c r="G29" s="9">
+        <v>88</v>
+      </c>
+      <c r="H29" s="9">
+        <v>88</v>
+      </c>
+      <c r="I29" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="4">
+        <v>26</v>
+      </c>
+      <c r="B30" s="6">
+        <v>1057</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F30" s="9">
+        <v>4</v>
+      </c>
+      <c r="G30" s="9">
+        <v>88</v>
+      </c>
+      <c r="H30" s="9">
+        <v>88</v>
+      </c>
+      <c r="I30" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="4">
+        <v>27</v>
+      </c>
+      <c r="B31" s="6">
+        <v>2132</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F31" s="9">
+        <v>4</v>
+      </c>
+      <c r="G31" s="9">
+        <v>88</v>
+      </c>
+      <c r="H31" s="9">
+        <v>88</v>
+      </c>
+      <c r="I31" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="4">
+        <v>28</v>
+      </c>
+      <c r="B32" s="6">
+        <v>8117</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F32" s="9">
+        <v>4</v>
+      </c>
+      <c r="G32" s="9">
+        <v>86</v>
+      </c>
+      <c r="H32" s="9">
+        <v>86</v>
+      </c>
+      <c r="I32" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="4">
+        <v>29</v>
+      </c>
+      <c r="B33" s="6">
+        <v>5980</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F33" s="9">
+        <v>4</v>
+      </c>
+      <c r="G33" s="9">
+        <v>85</v>
+      </c>
+      <c r="H33" s="9">
+        <v>85</v>
+      </c>
+      <c r="I33" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="4">
+        <v>30</v>
+      </c>
+      <c r="B34" s="6">
+        <v>6445</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="F34" s="9">
+        <v>4</v>
+      </c>
+      <c r="G34" s="9">
+        <v>84</v>
+      </c>
+      <c r="H34" s="9">
+        <v>84</v>
+      </c>
+      <c r="I34" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="4">
+        <v>31</v>
+      </c>
+      <c r="B35" s="6">
+        <v>8867</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F35" s="9">
+        <v>4</v>
+      </c>
+      <c r="G35" s="9">
+        <v>84</v>
+      </c>
+      <c r="H35" s="9">
+        <v>84</v>
+      </c>
+      <c r="I35" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="4">
+        <v>32</v>
+      </c>
+      <c r="B36" s="6">
+        <v>111</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F36" s="9">
+        <v>4</v>
+      </c>
+      <c r="G36" s="9">
+        <v>81</v>
+      </c>
+      <c r="H36" s="9">
+        <v>81</v>
+      </c>
+      <c r="I36" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="4">
+        <v>33</v>
+      </c>
+      <c r="B37" s="6">
+        <v>4378</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F37" s="9">
+        <v>4</v>
+      </c>
+      <c r="G37" s="9">
+        <v>80</v>
+      </c>
+      <c r="H37" s="9">
+        <v>80</v>
+      </c>
+      <c r="I37" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="4">
+        <v>34</v>
+      </c>
+      <c r="B38" s="6">
+        <v>3443</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F38" s="9">
+        <v>4</v>
+      </c>
+      <c r="G38" s="9">
+        <v>79</v>
+      </c>
+      <c r="H38" s="9">
+        <v>79</v>
+      </c>
+      <c r="I38" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="4">
+        <v>35</v>
+      </c>
+      <c r="B39" s="6">
+        <v>3503</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F39" s="9">
+        <v>4</v>
+      </c>
+      <c r="G39" s="9">
+        <v>79</v>
+      </c>
+      <c r="H39" s="9">
+        <v>79</v>
+      </c>
+      <c r="I39" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="4">
+        <v>36</v>
+      </c>
+      <c r="B40" s="6">
+        <v>5</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="F40" s="9">
+        <v>4</v>
+      </c>
+      <c r="G40" s="9">
+        <v>79</v>
+      </c>
+      <c r="H40" s="9">
+        <v>79</v>
+      </c>
+      <c r="I40" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="4">
+        <v>37</v>
+      </c>
+      <c r="B41" s="6">
+        <v>8572</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F41" s="9">
+        <v>6</v>
+      </c>
+      <c r="G41" s="9">
+        <v>120</v>
+      </c>
+      <c r="H41" s="9">
+        <v>79</v>
+      </c>
+      <c r="I41" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="4">
+        <v>38</v>
+      </c>
+      <c r="B42" s="6">
+        <v>6122</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F42" s="9">
+        <v>8</v>
+      </c>
+      <c r="G42" s="9">
+        <v>130</v>
+      </c>
+      <c r="H42" s="9">
+        <v>79</v>
+      </c>
+      <c r="I42" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="4">
+        <v>39</v>
+      </c>
+      <c r="B43" s="6">
+        <v>1906</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="F43" s="9">
+        <v>4</v>
+      </c>
+      <c r="G43" s="9">
+        <v>78</v>
+      </c>
+      <c r="H43" s="9">
+        <v>78</v>
+      </c>
+      <c r="I43" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="4">
+        <v>40</v>
+      </c>
+      <c r="B44" s="6">
+        <v>7436</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F44" s="9">
+        <v>4</v>
+      </c>
+      <c r="G44" s="9">
+        <v>77</v>
+      </c>
+      <c r="H44" s="9">
+        <v>77</v>
+      </c>
+      <c r="I44" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="4">
+        <v>41</v>
+      </c>
+      <c r="B45" s="6">
+        <v>2187</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F45" s="9">
+        <v>4</v>
+      </c>
+      <c r="G45" s="9">
+        <v>73</v>
+      </c>
+      <c r="H45" s="9">
+        <v>73</v>
+      </c>
+      <c r="I45" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="4">
+        <v>42</v>
+      </c>
+      <c r="B46" s="6">
+        <v>7052</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F46" s="9">
+        <v>4</v>
+      </c>
+      <c r="G46" s="9">
+        <v>71</v>
+      </c>
+      <c r="H46" s="9">
+        <v>71</v>
+      </c>
+      <c r="I46" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="4">
+        <v>43</v>
+      </c>
+      <c r="B47" s="6">
+        <v>1505</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F47" s="9">
+        <v>4</v>
+      </c>
+      <c r="G47" s="9">
+        <v>71</v>
+      </c>
+      <c r="H47" s="9">
+        <v>71</v>
+      </c>
+      <c r="I47" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="4">
+        <v>44</v>
+      </c>
+      <c r="B48" s="6">
+        <v>8101</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F48" s="9">
+        <v>6</v>
+      </c>
+      <c r="G48" s="9">
+        <v>92</v>
+      </c>
+      <c r="H48" s="9">
+        <v>71</v>
+      </c>
+      <c r="I48" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="4">
+        <v>45</v>
+      </c>
+      <c r="B49" s="6">
+        <v>10</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F49" s="9">
+        <v>4</v>
+      </c>
+      <c r="G49" s="9">
+        <v>70</v>
+      </c>
+      <c r="H49" s="9">
+        <v>70</v>
+      </c>
+      <c r="I49" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="4">
+        <v>46</v>
+      </c>
+      <c r="B50" s="6">
+        <v>7219</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F50" s="9">
+        <v>6</v>
+      </c>
+      <c r="G50" s="9">
+        <v>85</v>
+      </c>
+      <c r="H50" s="9">
+        <v>63</v>
+      </c>
+      <c r="I50" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="4">
+        <v>47</v>
+      </c>
+      <c r="B51" s="6">
+        <v>5627</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F51" s="9">
+        <v>4</v>
+      </c>
+      <c r="G51" s="9">
+        <v>62</v>
+      </c>
+      <c r="H51" s="9">
+        <v>62</v>
+      </c>
+      <c r="I51" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="4">
+        <v>48</v>
+      </c>
+      <c r="B52" s="6">
+        <v>5491</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F52" s="9">
+        <v>4</v>
+      </c>
+      <c r="G52" s="9">
+        <v>62</v>
+      </c>
+      <c r="H52" s="9">
+        <v>62</v>
+      </c>
+      <c r="I52" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="4">
+        <v>49</v>
+      </c>
+      <c r="B53" s="6">
+        <v>2393</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F53" s="9">
+        <v>4</v>
+      </c>
+      <c r="G53" s="9">
+        <v>62</v>
+      </c>
+      <c r="H53" s="9">
+        <v>62</v>
+      </c>
+      <c r="I53" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="4">
+        <v>50</v>
+      </c>
+      <c r="B54" s="6">
+        <v>7</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F54" s="9">
+        <v>4</v>
+      </c>
+      <c r="G54" s="9">
+        <v>61</v>
+      </c>
+      <c r="H54" s="9">
+        <v>61</v>
+      </c>
+      <c r="I54" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="4">
+        <v>51</v>
+      </c>
+      <c r="B55" s="6">
+        <v>3490</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="F55" s="9">
+        <v>4</v>
+      </c>
+      <c r="G55" s="9">
+        <v>61</v>
+      </c>
+      <c r="H55" s="9">
+        <v>61</v>
+      </c>
+      <c r="I55" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="4">
+        <v>52</v>
+      </c>
+      <c r="B56" s="6">
+        <v>6836</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F56" s="9">
+        <v>4</v>
+      </c>
+      <c r="G56" s="9">
+        <v>61</v>
+      </c>
+      <c r="H56" s="9">
+        <v>61</v>
+      </c>
+      <c r="I56" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="4">
+        <v>53</v>
+      </c>
+      <c r="B57" s="6">
+        <v>7615</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F57" s="9">
+        <v>2</v>
+      </c>
+      <c r="G57" s="9">
+        <v>60</v>
+      </c>
+      <c r="H57" s="9">
+        <v>60</v>
+      </c>
+      <c r="I57" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="4">
+        <v>54</v>
+      </c>
+      <c r="B58" s="6">
+        <v>1804</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="F58" s="9">
+        <v>2</v>
+      </c>
+      <c r="G58" s="9">
+        <v>60</v>
+      </c>
+      <c r="H58" s="9">
+        <v>60</v>
+      </c>
+      <c r="I58" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="4">
+        <v>55</v>
+      </c>
+      <c r="B59" s="6">
+        <v>2182</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F59" s="9">
+        <v>2</v>
+      </c>
+      <c r="G59" s="9">
+        <v>60</v>
+      </c>
+      <c r="H59" s="9">
+        <v>60</v>
+      </c>
+      <c r="I59" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="4">
+        <v>56</v>
+      </c>
+      <c r="B60" s="6">
+        <v>7682</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F60" s="9">
+        <v>6</v>
+      </c>
+      <c r="G60" s="9">
+        <v>101</v>
+      </c>
+      <c r="H60" s="9">
+        <v>60</v>
+      </c>
+      <c r="I60" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="4">
+        <v>57</v>
+      </c>
+      <c r="B61" s="6">
+        <v>39</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F61" s="9">
+        <v>4</v>
+      </c>
+      <c r="G61" s="9">
+        <v>59</v>
+      </c>
+      <c r="H61" s="9">
+        <v>59</v>
+      </c>
+      <c r="I61" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="4">
+        <v>58</v>
+      </c>
+      <c r="B62" s="6">
+        <v>3166</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F62" s="9">
+        <v>2</v>
+      </c>
+      <c r="G62" s="9">
+        <v>57</v>
+      </c>
+      <c r="H62" s="9">
+        <v>57</v>
+      </c>
+      <c r="I62" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="4">
+        <v>59</v>
+      </c>
+      <c r="B63" s="6">
+        <v>569</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F63" s="9">
+        <v>2</v>
+      </c>
+      <c r="G63" s="9">
+        <v>57</v>
+      </c>
+      <c r="H63" s="9">
+        <v>57</v>
+      </c>
+      <c r="I63" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="4">
+        <v>60</v>
+      </c>
+      <c r="B64" s="6">
+        <v>8106</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F64" s="9">
+        <v>2</v>
+      </c>
+      <c r="G64" s="9">
+        <v>57</v>
+      </c>
+      <c r="H64" s="9">
+        <v>57</v>
+      </c>
+      <c r="I64" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="4">
+        <v>61</v>
+      </c>
+      <c r="B65" s="6">
+        <v>79</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F65" s="9">
+        <v>2</v>
+      </c>
+      <c r="G65" s="9">
+        <v>57</v>
+      </c>
+      <c r="H65" s="9">
+        <v>57</v>
+      </c>
+      <c r="I65" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="4">
+        <v>62</v>
+      </c>
+      <c r="B66" s="6">
+        <v>6923</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F66" s="9">
+        <v>2</v>
+      </c>
+      <c r="G66" s="9">
+        <v>57</v>
+      </c>
+      <c r="H66" s="9">
+        <v>57</v>
+      </c>
+      <c r="I66" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="4">
+        <v>63</v>
+      </c>
+      <c r="B67" s="6">
+        <v>3042</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F67" s="9">
+        <v>2</v>
+      </c>
+      <c r="G67" s="9">
+        <v>57</v>
+      </c>
+      <c r="H67" s="9">
+        <v>57</v>
+      </c>
+      <c r="I67" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="4">
+        <v>64</v>
+      </c>
+      <c r="B68" s="6">
+        <v>158</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="F68" s="9">
+        <v>4</v>
+      </c>
+      <c r="G68" s="9">
+        <v>57</v>
+      </c>
+      <c r="H68" s="9">
+        <v>57</v>
+      </c>
+      <c r="I68" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="4">
+        <v>65</v>
+      </c>
+      <c r="B69" s="6">
+        <v>8591</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F69" s="9">
+        <v>4</v>
+      </c>
+      <c r="G69" s="9">
+        <v>57</v>
+      </c>
+      <c r="H69" s="9">
+        <v>57</v>
+      </c>
+      <c r="I69" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="4">
+        <v>66</v>
+      </c>
+      <c r="B70" s="6">
+        <v>1104</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F70" s="9">
+        <v>4</v>
+      </c>
+      <c r="G70" s="9">
+        <v>57</v>
+      </c>
+      <c r="H70" s="9">
+        <v>57</v>
+      </c>
+      <c r="I70" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="4">
+        <v>67</v>
+      </c>
+      <c r="B71" s="6">
+        <v>8822</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F71" s="9">
+        <v>4</v>
+      </c>
+      <c r="G71" s="9">
+        <v>57</v>
+      </c>
+      <c r="H71" s="9">
+        <v>57</v>
+      </c>
+      <c r="I71" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="4">
+        <v>68</v>
+      </c>
+      <c r="B72" s="6">
+        <v>8943</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F72" s="9">
+        <v>2</v>
+      </c>
+      <c r="G72" s="9">
+        <v>55</v>
+      </c>
+      <c r="H72" s="9">
+        <v>55</v>
+      </c>
+      <c r="I72" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="4">
+        <v>69</v>
+      </c>
+      <c r="B73" s="6">
+        <v>2829</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F73" s="9">
+        <v>2</v>
+      </c>
+      <c r="G73" s="9">
+        <v>55</v>
+      </c>
+      <c r="H73" s="9">
+        <v>55</v>
+      </c>
+      <c r="I73" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="4">
+        <v>70</v>
+      </c>
+      <c r="B74" s="6">
+        <v>8574</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F74" s="9">
+        <v>2</v>
+      </c>
+      <c r="G74" s="9">
+        <v>54</v>
+      </c>
+      <c r="H74" s="9">
+        <v>54</v>
+      </c>
+      <c r="I74" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="4">
+        <v>71</v>
+      </c>
+      <c r="B75" s="6">
+        <v>6043</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F75" s="9">
+        <v>2</v>
+      </c>
+      <c r="G75" s="9">
+        <v>54</v>
+      </c>
+      <c r="H75" s="9">
+        <v>54</v>
+      </c>
+      <c r="I75" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="4">
+        <v>72</v>
+      </c>
+      <c r="B76" s="6">
+        <v>1200</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F76" s="9">
+        <v>4</v>
+      </c>
+      <c r="G76" s="9">
+        <v>54</v>
+      </c>
+      <c r="H76" s="9">
+        <v>54</v>
+      </c>
+      <c r="I76" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="4">
+        <v>73</v>
+      </c>
+      <c r="B77" s="6">
+        <v>7023</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F77" s="9">
+        <v>6</v>
+      </c>
+      <c r="G77" s="9">
+        <v>89</v>
+      </c>
+      <c r="H77" s="9">
+        <v>54</v>
+      </c>
+      <c r="I77" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="4">
+        <v>74</v>
+      </c>
+      <c r="B78" s="6">
+        <v>3551</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="F78" s="9">
+        <v>2</v>
+      </c>
+      <c r="G78" s="9">
+        <v>53</v>
+      </c>
+      <c r="H78" s="9">
+        <v>53</v>
+      </c>
+      <c r="I78" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="4">
+        <v>75</v>
+      </c>
+      <c r="B79" s="6">
+        <v>7681</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F79" s="9">
+        <v>6</v>
+      </c>
+      <c r="G79" s="9">
+        <v>66</v>
+      </c>
+      <c r="H79" s="9">
+        <v>53</v>
+      </c>
+      <c r="I79" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="4">
+        <v>76</v>
+      </c>
+      <c r="B80" s="6">
+        <v>8575</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F80" s="9">
+        <v>2</v>
+      </c>
+      <c r="G80" s="9">
+        <v>52</v>
+      </c>
+      <c r="H80" s="9">
+        <v>52</v>
+      </c>
+      <c r="I80" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="4">
+        <v>77</v>
+      </c>
+      <c r="B81" s="6">
+        <v>8496</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="F81" s="9">
+        <v>2</v>
+      </c>
+      <c r="G81" s="9">
+        <v>51</v>
+      </c>
+      <c r="H81" s="9">
+        <v>51</v>
+      </c>
+      <c r="I81" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="4">
+        <v>78</v>
+      </c>
+      <c r="B82" s="6">
+        <v>1691</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F82" s="9">
+        <v>4</v>
+      </c>
+      <c r="G82" s="9">
+        <v>111</v>
+      </c>
+      <c r="H82" s="9">
+        <v>51</v>
+      </c>
+      <c r="I82" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="4">
+        <v>79</v>
+      </c>
+      <c r="B83" s="6">
+        <v>7683</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F83" s="9">
+        <v>6</v>
+      </c>
+      <c r="G83" s="9">
+        <v>86</v>
+      </c>
+      <c r="H83" s="9">
+        <v>51</v>
+      </c>
+      <c r="I83" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="4">
+        <v>80</v>
+      </c>
+      <c r="B84" s="6">
+        <v>2835</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F84" s="9">
+        <v>2</v>
+      </c>
+      <c r="G84" s="9">
+        <v>50</v>
+      </c>
+      <c r="H84" s="9">
+        <v>50</v>
+      </c>
+      <c r="I84" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="4">
+        <v>81</v>
+      </c>
+      <c r="B85" s="6">
+        <v>1839</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="F85" s="9">
+        <v>2</v>
+      </c>
+      <c r="G85" s="9">
+        <v>50</v>
+      </c>
+      <c r="H85" s="9">
+        <v>50</v>
+      </c>
+      <c r="I85" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="4">
+        <v>82</v>
+      </c>
+      <c r="B86" s="6">
+        <v>3921</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F86" s="9">
+        <v>2</v>
+      </c>
+      <c r="G86" s="9">
+        <v>50</v>
+      </c>
+      <c r="H86" s="9">
+        <v>50</v>
+      </c>
+      <c r="I86" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="4">
+        <v>83</v>
+      </c>
+      <c r="B87" s="6">
+        <v>7584</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F87" s="9">
+        <v>4</v>
+      </c>
+      <c r="G87" s="9">
+        <v>50</v>
+      </c>
+      <c r="H87" s="9">
+        <v>50</v>
+      </c>
+      <c r="I87" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="4">
+        <v>84</v>
+      </c>
+      <c r="B88" s="6">
+        <v>1507</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F88" s="9">
+        <v>2</v>
+      </c>
+      <c r="G88" s="9">
+        <v>49</v>
+      </c>
+      <c r="H88" s="9">
+        <v>49</v>
+      </c>
+      <c r="I88" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="4">
+        <v>85</v>
+      </c>
+      <c r="B89" s="6">
+        <v>557</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E89" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F89" s="9">
+        <v>4</v>
+      </c>
+      <c r="G89" s="9">
+        <v>49</v>
+      </c>
+      <c r="H89" s="9">
+        <v>49</v>
+      </c>
+      <c r="I89" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="4">
+        <v>86</v>
+      </c>
+      <c r="B90" s="6">
+        <v>4062</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F90" s="9">
+        <v>2</v>
+      </c>
+      <c r="G90" s="9">
+        <v>48</v>
+      </c>
+      <c r="H90" s="9">
+        <v>48</v>
+      </c>
+      <c r="I90" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="4">
+        <v>87</v>
+      </c>
+      <c r="B91" s="6">
+        <v>1745</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F91" s="9">
+        <v>2</v>
+      </c>
+      <c r="G91" s="9">
+        <v>48</v>
+      </c>
+      <c r="H91" s="9">
+        <v>48</v>
+      </c>
+      <c r="I91" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="4">
+        <v>88</v>
+      </c>
+      <c r="B92" s="6">
+        <v>781</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E92" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="F92" s="9">
+        <v>2</v>
+      </c>
+      <c r="G92" s="9">
+        <v>48</v>
+      </c>
+      <c r="H92" s="9">
+        <v>48</v>
+      </c>
+      <c r="I92" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" s="4">
+        <v>89</v>
+      </c>
+      <c r="B93" s="6">
+        <v>787</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F93" s="9">
+        <v>2</v>
+      </c>
+      <c r="G93" s="9">
+        <v>48</v>
+      </c>
+      <c r="H93" s="9">
+        <v>48</v>
+      </c>
+      <c r="I93" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="4">
+        <v>90</v>
+      </c>
+      <c r="B94" s="6">
+        <v>2015</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F94" s="9">
+        <v>2</v>
+      </c>
+      <c r="G94" s="9">
+        <v>48</v>
+      </c>
+      <c r="H94" s="9">
+        <v>48</v>
+      </c>
+      <c r="I94" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="4">
+        <v>91</v>
+      </c>
+      <c r="B95" s="6">
+        <v>1863</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="F95" s="9">
+        <v>2</v>
+      </c>
+      <c r="G95" s="9">
+        <v>47</v>
+      </c>
+      <c r="H95" s="9">
+        <v>47</v>
+      </c>
+      <c r="I95" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="4">
+        <v>92</v>
+      </c>
+      <c r="B96" s="6">
+        <v>1192</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="F96" s="9">
+        <v>2</v>
+      </c>
+      <c r="G96" s="9">
+        <v>46</v>
+      </c>
+      <c r="H96" s="9">
+        <v>46</v>
+      </c>
+      <c r="I96" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="4">
+        <v>93</v>
+      </c>
+      <c r="B97" s="6">
+        <v>1999</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="F97" s="9">
+        <v>2</v>
+      </c>
+      <c r="G97" s="9">
+        <v>46</v>
+      </c>
+      <c r="H97" s="9">
+        <v>46</v>
+      </c>
+      <c r="I97" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="4">
+        <v>94</v>
+      </c>
+      <c r="B98" s="6">
+        <v>8576</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F98" s="9">
+        <v>2</v>
+      </c>
+      <c r="G98" s="9">
+        <v>46</v>
+      </c>
+      <c r="H98" s="9">
+        <v>46</v>
+      </c>
+      <c r="I98" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="4">
+        <v>95</v>
+      </c>
+      <c r="B99" s="6">
+        <v>4328</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F99" s="9">
+        <v>2</v>
+      </c>
+      <c r="G99" s="9">
+        <v>46</v>
+      </c>
+      <c r="H99" s="9">
+        <v>46</v>
+      </c>
+      <c r="I99" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="4">
+        <v>96</v>
+      </c>
+      <c r="B100" s="6">
+        <v>1671</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F100" s="9">
+        <v>2</v>
+      </c>
+      <c r="G100" s="9">
+        <v>46</v>
+      </c>
+      <c r="H100" s="9">
+        <v>46</v>
+      </c>
+      <c r="I100" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="4">
+        <v>97</v>
+      </c>
+      <c r="B101" s="6">
+        <v>7536</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F101" s="9">
+        <v>4</v>
+      </c>
+      <c r="G101" s="9">
+        <v>90</v>
+      </c>
+      <c r="H101" s="9">
+        <v>46</v>
+      </c>
+      <c r="I101" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="4">
+        <v>98</v>
+      </c>
+      <c r="B102" s="6">
+        <v>1079</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E102" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="F102" s="9">
+        <v>2</v>
+      </c>
+      <c r="G102" s="9">
+        <v>44</v>
+      </c>
+      <c r="H102" s="9">
+        <v>44</v>
+      </c>
+      <c r="I102" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="4">
+        <v>99</v>
+      </c>
+      <c r="B103" s="6">
+        <v>8211</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F103" s="9">
+        <v>2</v>
+      </c>
+      <c r="G103" s="9">
+        <v>44</v>
+      </c>
+      <c r="H103" s="9">
+        <v>44</v>
+      </c>
+      <c r="I103" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="4">
+        <v>100</v>
+      </c>
+      <c r="B104" s="6">
+        <v>2412</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E104" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F104" s="9">
+        <v>2</v>
+      </c>
+      <c r="G104" s="9">
+        <v>44</v>
+      </c>
+      <c r="H104" s="9">
+        <v>44</v>
+      </c>
+      <c r="I104" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="4">
+        <v>101</v>
+      </c>
+      <c r="B105" s="6">
+        <v>4772</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F105" s="9">
+        <v>4</v>
+      </c>
+      <c r="G105" s="9">
+        <v>44</v>
+      </c>
+      <c r="H105" s="9">
+        <v>44</v>
+      </c>
+      <c r="I105" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="4">
+        <v>102</v>
+      </c>
+      <c r="B106" s="6">
+        <v>8925</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F106" s="9">
+        <v>6</v>
+      </c>
+      <c r="G106" s="9">
+        <v>71</v>
+      </c>
+      <c r="H106" s="9">
+        <v>44</v>
+      </c>
+      <c r="I106" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="4">
+        <v>103</v>
+      </c>
+      <c r="B107" s="6">
+        <v>5468</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F107" s="9">
+        <v>2</v>
+      </c>
+      <c r="G107" s="9">
+        <v>43</v>
+      </c>
+      <c r="H107" s="9">
+        <v>43</v>
+      </c>
+      <c r="I107" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="4">
+        <v>104</v>
+      </c>
+      <c r="B108" s="6">
+        <v>1853</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F108" s="9">
+        <v>2</v>
+      </c>
+      <c r="G108" s="9">
+        <v>43</v>
+      </c>
+      <c r="H108" s="9">
+        <v>43</v>
+      </c>
+      <c r="I108" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="4">
+        <v>105</v>
+      </c>
+      <c r="B109" s="6">
+        <v>8054</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F109" s="9">
+        <v>2</v>
+      </c>
+      <c r="G109" s="9">
+        <v>42</v>
+      </c>
+      <c r="H109" s="9">
+        <v>42</v>
+      </c>
+      <c r="I109" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="4">
+        <v>106</v>
+      </c>
+      <c r="B110" s="6">
+        <v>8868</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F110" s="9">
+        <v>2</v>
+      </c>
+      <c r="G110" s="9">
+        <v>42</v>
+      </c>
+      <c r="H110" s="9">
+        <v>42</v>
+      </c>
+      <c r="I110" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="4">
+        <v>107</v>
+      </c>
+      <c r="B111" s="6">
+        <v>1747</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E111" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="F111" s="9">
+        <v>6</v>
+      </c>
+      <c r="G111" s="9">
+        <v>92</v>
+      </c>
+      <c r="H111" s="9">
+        <v>42</v>
+      </c>
+      <c r="I111" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="4">
+        <v>108</v>
+      </c>
+      <c r="B112" s="6">
+        <v>908</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F112" s="9">
+        <v>2</v>
+      </c>
+      <c r="G112" s="9">
+        <v>41</v>
+      </c>
+      <c r="H112" s="9">
+        <v>41</v>
+      </c>
+      <c r="I112" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="4">
+        <v>109</v>
+      </c>
+      <c r="B113" s="6">
+        <v>1584</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F113" s="9">
+        <v>4</v>
+      </c>
+      <c r="G113" s="9">
+        <v>87</v>
+      </c>
+      <c r="H113" s="9">
+        <v>41</v>
+      </c>
+      <c r="I113" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="4">
+        <v>110</v>
+      </c>
+      <c r="B114" s="6">
+        <v>6907</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F114" s="9">
+        <v>4</v>
+      </c>
+      <c r="G114" s="9">
+        <v>41</v>
+      </c>
+      <c r="H114" s="9">
+        <v>41</v>
+      </c>
+      <c r="I114" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="4">
+        <v>111</v>
+      </c>
+      <c r="B115" s="6">
+        <v>8053</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F115" s="9">
+        <v>6</v>
+      </c>
+      <c r="G115" s="9">
+        <v>91</v>
+      </c>
+      <c r="H115" s="9">
+        <v>41</v>
+      </c>
+      <c r="I115" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="4">
+        <v>112</v>
+      </c>
+      <c r="B116" s="6">
+        <v>8141</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F116" s="9">
+        <v>6</v>
+      </c>
+      <c r="G116" s="9">
+        <v>104</v>
+      </c>
+      <c r="H116" s="9">
+        <v>40</v>
+      </c>
+      <c r="I116" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="4">
+        <v>113</v>
+      </c>
+      <c r="B117" s="6">
+        <v>4071</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E117" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="F117" s="9">
+        <v>2</v>
+      </c>
+      <c r="G117" s="9">
+        <v>39</v>
+      </c>
+      <c r="H117" s="9">
+        <v>39</v>
+      </c>
+      <c r="I117" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="4">
+        <v>114</v>
+      </c>
+      <c r="B118" s="6">
+        <v>7558</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E118" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F118" s="9">
+        <v>2</v>
+      </c>
+      <c r="G118" s="9">
+        <v>39</v>
+      </c>
+      <c r="H118" s="9">
+        <v>39</v>
+      </c>
+      <c r="I118" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" s="4">
+        <v>115</v>
+      </c>
+      <c r="B119" s="6">
+        <v>3182</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E119" s="5"/>
+      <c r="F119" s="9">
+        <v>2</v>
+      </c>
+      <c r="G119" s="9">
+        <v>39</v>
+      </c>
+      <c r="H119" s="9">
+        <v>39</v>
+      </c>
+      <c r="I119" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" s="4">
+        <v>116</v>
+      </c>
+      <c r="B120" s="6">
+        <v>4912</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F120" s="9">
+        <v>2</v>
+      </c>
+      <c r="G120" s="9">
+        <v>38</v>
+      </c>
+      <c r="H120" s="9">
+        <v>38</v>
+      </c>
+      <c r="I120" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" s="4">
+        <v>117</v>
+      </c>
+      <c r="B121" s="6">
+        <v>7570</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E121" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="F121" s="9">
+        <v>4</v>
+      </c>
+      <c r="G121" s="9">
+        <v>59</v>
+      </c>
+      <c r="H121" s="9">
+        <v>38</v>
+      </c>
+      <c r="I121" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" s="4">
+        <v>118</v>
+      </c>
+      <c r="B122" s="6">
+        <v>3793</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F122" s="9">
+        <v>2</v>
+      </c>
+      <c r="G122" s="9">
+        <v>37</v>
+      </c>
+      <c r="H122" s="9">
+        <v>37</v>
+      </c>
+      <c r="I122" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" s="4">
+        <v>119</v>
+      </c>
+      <c r="B123" s="6">
+        <v>8771</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F123" s="9">
+        <v>4</v>
+      </c>
+      <c r="G123" s="9">
+        <v>37</v>
+      </c>
+      <c r="H123" s="9">
+        <v>37</v>
+      </c>
+      <c r="I123" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" s="4">
+        <v>120</v>
+      </c>
+      <c r="B124" s="6">
+        <v>2675</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="F124" s="9">
+        <v>2</v>
+      </c>
+      <c r="G124" s="9">
+        <v>36</v>
+      </c>
+      <c r="H124" s="9">
+        <v>36</v>
+      </c>
+      <c r="I124" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" s="4">
+        <v>121</v>
+      </c>
+      <c r="B125" s="6">
+        <v>4747</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F125" s="9">
+        <v>2</v>
+      </c>
+      <c r="G125" s="9">
+        <v>36</v>
+      </c>
+      <c r="H125" s="9">
+        <v>36</v>
+      </c>
+      <c r="I125" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" s="4">
+        <v>122</v>
+      </c>
+      <c r="B126" s="6">
+        <v>638</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E126" s="5"/>
+      <c r="F126" s="9">
+        <v>2</v>
+      </c>
+      <c r="G126" s="9">
+        <v>36</v>
+      </c>
+      <c r="H126" s="9">
+        <v>36</v>
+      </c>
+      <c r="I126" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" s="4">
+        <v>123</v>
+      </c>
+      <c r="B127" s="6">
+        <v>6829</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="F127" s="9">
+        <v>2</v>
+      </c>
+      <c r="G127" s="9">
+        <v>36</v>
+      </c>
+      <c r="H127" s="9">
+        <v>36</v>
+      </c>
+      <c r="I127" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" s="4">
+        <v>124</v>
+      </c>
+      <c r="B128" s="6">
+        <v>6128</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E128" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="F128" s="9">
+        <v>4</v>
+      </c>
+      <c r="G128" s="9">
+        <v>65</v>
+      </c>
+      <c r="H128" s="9">
+        <v>36</v>
+      </c>
+      <c r="I128" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" s="4">
+        <v>125</v>
+      </c>
+      <c r="B129" s="6">
+        <v>3781</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F129" s="9">
+        <v>2</v>
+      </c>
+      <c r="G129" s="9">
+        <v>35</v>
+      </c>
+      <c r="H129" s="9">
+        <v>35</v>
+      </c>
+      <c r="I129" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" s="4">
+        <v>126</v>
+      </c>
+      <c r="B130" s="6">
+        <v>287</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="F130" s="9">
+        <v>2</v>
+      </c>
+      <c r="G130" s="9">
+        <v>35</v>
+      </c>
+      <c r="H130" s="9">
+        <v>35</v>
+      </c>
+      <c r="I130" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" s="4">
+        <v>127</v>
+      </c>
+      <c r="B131" s="6">
+        <v>3043</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F131" s="9">
+        <v>2</v>
+      </c>
+      <c r="G131" s="9">
+        <v>35</v>
+      </c>
+      <c r="H131" s="9">
+        <v>35</v>
+      </c>
+      <c r="I131" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" s="4">
+        <v>128</v>
+      </c>
+      <c r="B132" s="6">
+        <v>8118</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E132" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F132" s="9">
+        <v>2</v>
+      </c>
+      <c r="G132" s="9">
+        <v>35</v>
+      </c>
+      <c r="H132" s="9">
+        <v>35</v>
+      </c>
+      <c r="I132" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133" s="4">
+        <v>129</v>
+      </c>
+      <c r="B133" s="6">
+        <v>7575</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E133" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F133" s="9">
+        <v>2</v>
+      </c>
+      <c r="G133" s="9">
+        <v>34</v>
+      </c>
+      <c r="H133" s="9">
+        <v>34</v>
+      </c>
+      <c r="I133" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134" s="4">
+        <v>130</v>
+      </c>
+      <c r="B134" s="6">
+        <v>1105</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F134" s="9">
+        <v>4</v>
+      </c>
+      <c r="G134" s="9">
+        <v>34</v>
+      </c>
+      <c r="H134" s="9">
+        <v>34</v>
+      </c>
+      <c r="I134" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" s="4">
+        <v>131</v>
+      </c>
+      <c r="B135" s="6">
+        <v>1761</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="F135" s="9">
+        <v>2</v>
+      </c>
+      <c r="G135" s="9">
+        <v>32</v>
+      </c>
+      <c r="H135" s="9">
+        <v>32</v>
+      </c>
+      <c r="I135" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136" s="4">
+        <v>132</v>
+      </c>
+      <c r="B136" s="6">
+        <v>8973</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F136" s="9">
+        <v>2</v>
+      </c>
+      <c r="G136" s="9">
+        <v>32</v>
+      </c>
+      <c r="H136" s="9">
+        <v>32</v>
+      </c>
+      <c r="I136" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137" s="4">
+        <v>133</v>
+      </c>
+      <c r="B137" s="6">
+        <v>8179</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="F137" s="9">
+        <v>2</v>
+      </c>
+      <c r="G137" s="9">
+        <v>32</v>
+      </c>
+      <c r="H137" s="9">
+        <v>32</v>
+      </c>
+      <c r="I137" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" s="4">
+        <v>134</v>
+      </c>
+      <c r="B138" s="6">
+        <v>89</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F138" s="9">
+        <v>3</v>
+      </c>
+      <c r="G138" s="9">
+        <v>32</v>
+      </c>
+      <c r="H138" s="9">
+        <v>32</v>
+      </c>
+      <c r="I138" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" s="4">
+        <v>135</v>
+      </c>
+      <c r="B139" s="6">
+        <v>7478</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F139" s="9">
+        <v>2</v>
+      </c>
+      <c r="G139" s="9">
+        <v>30</v>
+      </c>
+      <c r="H139" s="9">
+        <v>30</v>
+      </c>
+      <c r="I139" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" s="4">
+        <v>136</v>
+      </c>
+      <c r="B140" s="6">
+        <v>8588</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F140" s="9">
+        <v>2</v>
+      </c>
+      <c r="G140" s="9">
+        <v>30</v>
+      </c>
+      <c r="H140" s="9">
+        <v>30</v>
+      </c>
+      <c r="I140" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" s="4">
+        <v>137</v>
+      </c>
+      <c r="B141" s="6">
+        <v>1100</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F141" s="9">
+        <v>2</v>
+      </c>
+      <c r="G141" s="9">
+        <v>30</v>
+      </c>
+      <c r="H141" s="9">
+        <v>30</v>
+      </c>
+      <c r="I141" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" s="4">
+        <v>138</v>
+      </c>
+      <c r="B142" s="6">
+        <v>3794</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E142" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="F142" s="9">
+        <v>2</v>
+      </c>
+      <c r="G142" s="9">
+        <v>29</v>
+      </c>
+      <c r="H142" s="9">
+        <v>29</v>
+      </c>
+      <c r="I142" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" s="4">
+        <v>139</v>
+      </c>
+      <c r="B143" s="6">
+        <v>219</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F143" s="9">
+        <v>2</v>
+      </c>
+      <c r="G143" s="9">
+        <v>29</v>
+      </c>
+      <c r="H143" s="9">
+        <v>29</v>
+      </c>
+      <c r="I143" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" s="4">
+        <v>140</v>
+      </c>
+      <c r="B144" s="6">
+        <v>2834</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F144" s="9">
+        <v>2</v>
+      </c>
+      <c r="G144" s="9">
+        <v>29</v>
+      </c>
+      <c r="H144" s="9">
+        <v>29</v>
+      </c>
+      <c r="I144" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" s="4">
+        <v>141</v>
+      </c>
+      <c r="B145" s="6">
+        <v>7045</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F145" s="9">
+        <v>2</v>
+      </c>
+      <c r="G145" s="9">
+        <v>29</v>
+      </c>
+      <c r="H145" s="9">
+        <v>29</v>
+      </c>
+      <c r="I145" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" s="4">
+        <v>142</v>
+      </c>
+      <c r="B146" s="6">
+        <v>2164</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F146" s="9">
+        <v>2</v>
+      </c>
+      <c r="G146" s="9">
+        <v>28</v>
+      </c>
+      <c r="H146" s="9">
+        <v>28</v>
+      </c>
+      <c r="I146" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" s="4">
+        <v>143</v>
+      </c>
+      <c r="B147" s="6">
+        <v>7100</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F147" s="9">
+        <v>2</v>
+      </c>
+      <c r="G147" s="9">
+        <v>28</v>
+      </c>
+      <c r="H147" s="9">
+        <v>28</v>
+      </c>
+      <c r="I147" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148" s="4">
+        <v>144</v>
+      </c>
+      <c r="B148" s="6">
+        <v>575</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F148" s="9">
+        <v>2</v>
+      </c>
+      <c r="G148" s="9">
+        <v>27</v>
+      </c>
+      <c r="H148" s="9">
+        <v>27</v>
+      </c>
+      <c r="I148" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149" s="4">
+        <v>145</v>
+      </c>
+      <c r="B149" s="6">
+        <v>37</v>
+      </c>
+      <c r="C149" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F149" s="9">
+        <v>2</v>
+      </c>
+      <c r="G149" s="9">
+        <v>27</v>
+      </c>
+      <c r="H149" s="9">
+        <v>27</v>
+      </c>
+      <c r="I149" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150" s="4">
+        <v>146</v>
+      </c>
+      <c r="B150" s="6">
+        <v>7996</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E150" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="F150" s="9">
+        <v>2</v>
+      </c>
+      <c r="G150" s="9">
+        <v>26</v>
+      </c>
+      <c r="H150" s="9">
+        <v>26</v>
+      </c>
+      <c r="I150" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151" s="4">
+        <v>147</v>
+      </c>
+      <c r="B151" s="6">
+        <v>4856</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E151" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="F151" s="9">
+        <v>2</v>
+      </c>
+      <c r="G151" s="9">
+        <v>26</v>
+      </c>
+      <c r="H151" s="9">
+        <v>26</v>
+      </c>
+      <c r="I151" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" s="4">
+        <v>148</v>
+      </c>
+      <c r="B152" s="6">
+        <v>4881</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F152" s="9">
+        <v>2</v>
+      </c>
+      <c r="G152" s="9">
+        <v>26</v>
+      </c>
+      <c r="H152" s="9">
+        <v>26</v>
+      </c>
+      <c r="I152" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153" s="4">
+        <v>149</v>
+      </c>
+      <c r="B153" s="6">
+        <v>6031</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E153" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="F153" s="9">
+        <v>2</v>
+      </c>
+      <c r="G153" s="9">
+        <v>25</v>
+      </c>
+      <c r="H153" s="9">
+        <v>25</v>
+      </c>
+      <c r="I153" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154" s="4">
+        <v>150</v>
+      </c>
+      <c r="B154" s="6">
+        <v>8915</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F154" s="9">
+        <v>2</v>
+      </c>
+      <c r="G154" s="9">
+        <v>25</v>
+      </c>
+      <c r="H154" s="9">
+        <v>25</v>
+      </c>
+      <c r="I154" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155" s="4">
+        <v>151</v>
+      </c>
+      <c r="B155" s="6">
+        <v>7586</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F155" s="9">
+        <v>2</v>
+      </c>
+      <c r="G155" s="9">
+        <v>24</v>
+      </c>
+      <c r="H155" s="9">
+        <v>24</v>
+      </c>
+      <c r="I155" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156" s="4">
+        <v>152</v>
+      </c>
+      <c r="B156" s="6">
+        <v>7229</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E156" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="F156" s="9">
+        <v>4</v>
+      </c>
+      <c r="G156" s="9">
+        <v>24</v>
+      </c>
+      <c r="H156" s="9">
+        <v>24</v>
+      </c>
+      <c r="I156" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157" s="4">
+        <v>153</v>
+      </c>
+      <c r="B157" s="6">
+        <v>1927</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F157" s="9">
+        <v>2</v>
+      </c>
+      <c r="G157" s="9">
+        <v>22</v>
+      </c>
+      <c r="H157" s="9">
+        <v>22</v>
+      </c>
+      <c r="I157" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158" s="4">
+        <v>154</v>
+      </c>
+      <c r="B158" s="6">
+        <v>8589</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E158" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F158" s="9">
+        <v>2</v>
+      </c>
+      <c r="G158" s="9">
+        <v>22</v>
+      </c>
+      <c r="H158" s="9">
+        <v>22</v>
+      </c>
+      <c r="I158" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159" s="4">
+        <v>155</v>
+      </c>
+      <c r="B159" s="6">
+        <v>8131</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F159" s="9">
+        <v>2</v>
+      </c>
+      <c r="G159" s="9">
+        <v>22</v>
+      </c>
+      <c r="H159" s="9">
+        <v>22</v>
+      </c>
+      <c r="I159" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160" s="4">
+        <v>156</v>
+      </c>
+      <c r="B160" s="6">
+        <v>4351</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E160" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F160" s="9">
+        <v>2</v>
+      </c>
+      <c r="G160" s="9">
+        <v>22</v>
+      </c>
+      <c r="H160" s="9">
+        <v>22</v>
+      </c>
+      <c r="I160" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161" s="4">
+        <v>157</v>
+      </c>
+      <c r="B161" s="6">
+        <v>8926</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F161" s="9">
+        <v>4</v>
+      </c>
+      <c r="G161" s="9">
+        <v>30</v>
+      </c>
+      <c r="H161" s="9">
+        <v>20</v>
+      </c>
+      <c r="I161" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162" s="4">
+        <v>158</v>
+      </c>
+      <c r="B162" s="6">
+        <v>55</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="F162" s="9">
+        <v>2</v>
+      </c>
+      <c r="G162" s="9">
+        <v>19</v>
+      </c>
+      <c r="H162" s="9">
+        <v>19</v>
+      </c>
+      <c r="I162" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163" s="4">
+        <v>159</v>
+      </c>
+      <c r="B163" s="6">
+        <v>7231</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E163" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="F163" s="9">
+        <v>2</v>
+      </c>
+      <c r="G163" s="9">
+        <v>18</v>
+      </c>
+      <c r="H163" s="9">
+        <v>18</v>
+      </c>
+      <c r="I163" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164" s="4">
+        <v>160</v>
+      </c>
+      <c r="B164" s="6">
+        <v>8924</v>
+      </c>
+      <c r="C164" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E164" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F164" s="9">
+        <v>2</v>
+      </c>
+      <c r="G164" s="9">
+        <v>18</v>
+      </c>
+      <c r="H164" s="9">
+        <v>18</v>
+      </c>
+      <c r="I164" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165" s="4">
+        <v>161</v>
+      </c>
+      <c r="B165" s="6">
+        <v>8055</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F165" s="9">
+        <v>4</v>
+      </c>
+      <c r="G165" s="9">
+        <v>53</v>
+      </c>
+      <c r="H165" s="9">
+        <v>18</v>
+      </c>
+      <c r="I165" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166" s="4">
+        <v>162</v>
+      </c>
+      <c r="B166" s="6">
+        <v>8927</v>
+      </c>
+      <c r="C166" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E166" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F166" s="9">
+        <v>4</v>
+      </c>
+      <c r="G166" s="9">
+        <v>29</v>
+      </c>
+      <c r="H166" s="9">
+        <v>16</v>
+      </c>
+      <c r="I166" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" s="4">
+        <v>163</v>
+      </c>
+      <c r="B167" s="6">
+        <v>8726</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E167" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F167" s="9">
+        <v>4</v>
+      </c>
+      <c r="G167" s="9">
+        <v>19</v>
+      </c>
+      <c r="H167" s="9">
+        <v>16</v>
+      </c>
+      <c r="I167" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168" s="4">
+        <v>164</v>
+      </c>
+      <c r="B168" s="6">
+        <v>8579</v>
+      </c>
+      <c r="C168" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F168" s="9">
+        <v>4</v>
+      </c>
+      <c r="G168" s="9">
+        <v>63</v>
+      </c>
+      <c r="H168" s="9">
+        <v>15</v>
+      </c>
+      <c r="I168" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" s="4">
+        <v>165</v>
+      </c>
+      <c r="B169" s="6">
+        <v>7153</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F169" s="9">
+        <v>2</v>
+      </c>
+      <c r="G169" s="9">
+        <v>12</v>
+      </c>
+      <c r="H169" s="9">
+        <v>12</v>
+      </c>
+      <c r="I169" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="A170" s="4">
+        <v>166</v>
+      </c>
+      <c r="B170" s="6">
+        <v>4641</v>
+      </c>
+      <c r="C170" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="E170" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="F170" s="9">
+        <v>4</v>
+      </c>
+      <c r="G170" s="9">
+        <v>44</v>
+      </c>
+      <c r="H170" s="9">
+        <v>12</v>
+      </c>
+      <c r="I170" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171" s="4">
+        <v>167</v>
+      </c>
+      <c r="B171" s="6">
+        <v>8580</v>
+      </c>
+      <c r="C171" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F171" s="9">
+        <v>4</v>
+      </c>
+      <c r="G171" s="9">
+        <v>42</v>
+      </c>
+      <c r="H171" s="9">
+        <v>12</v>
+      </c>
+      <c r="I171" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172" s="4">
+        <v>168</v>
+      </c>
+      <c r="B172" s="6">
+        <v>103</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F172" s="9">
+        <v>1</v>
+      </c>
+      <c r="G172" s="9">
+        <v>9</v>
+      </c>
+      <c r="H172" s="9">
+        <v>9</v>
+      </c>
+      <c r="I172" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173" s="4">
+        <v>169</v>
+      </c>
+      <c r="B173" s="6">
+        <v>937</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F173" s="9">
+        <v>2</v>
+      </c>
+      <c r="G173" s="9">
+        <v>48</v>
+      </c>
+      <c r="H173" s="9">
+        <v>0</v>
+      </c>
+      <c r="I173" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174" s="4">
+        <v>170</v>
+      </c>
+      <c r="B174" s="6">
+        <v>6707</v>
+      </c>
+      <c r="C174" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E174" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F174" s="9">
+        <v>2</v>
+      </c>
+      <c r="G174" s="9">
+        <v>49</v>
+      </c>
+      <c r="H174" s="9">
+        <v>0</v>
+      </c>
+      <c r="I174" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175" s="4">
+        <v>171</v>
+      </c>
+      <c r="B175" s="6">
+        <v>6209</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E175" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="F175" s="9">
+        <v>2</v>
+      </c>
+      <c r="G175" s="9">
+        <v>46</v>
+      </c>
+      <c r="H175" s="9">
+        <v>0</v>
+      </c>
+      <c r="I175" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176" s="4">
+        <v>172</v>
+      </c>
+      <c r="B176" s="6">
+        <v>912</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F176" s="9">
+        <v>2</v>
+      </c>
+      <c r="G176" s="9">
+        <v>42</v>
+      </c>
+      <c r="H176" s="9">
+        <v>0</v>
+      </c>
+      <c r="I176" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177" s="4">
+        <v>173</v>
+      </c>
+      <c r="B177" s="6">
+        <v>931</v>
+      </c>
+      <c r="C177" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="F177" s="9">
+        <v>2</v>
+      </c>
+      <c r="G177" s="9">
+        <v>39</v>
+      </c>
+      <c r="H177" s="9">
+        <v>0</v>
+      </c>
+      <c r="I177" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" s="4">
+        <v>174</v>
+      </c>
+      <c r="B178" s="6">
+        <v>3977</v>
+      </c>
+      <c r="C178" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E178" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="F178" s="9">
+        <v>2</v>
+      </c>
+      <c r="G178" s="9">
+        <v>39</v>
+      </c>
+      <c r="H178" s="9">
+        <v>0</v>
+      </c>
+      <c r="I178" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179" s="4">
+        <v>175</v>
+      </c>
+      <c r="B179" s="6">
+        <v>3883</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="E179" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F179" s="9">
+        <v>2</v>
+      </c>
+      <c r="G179" s="9">
+        <v>37</v>
+      </c>
+      <c r="H179" s="9">
+        <v>0</v>
+      </c>
+      <c r="I179" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" s="4">
+        <v>176</v>
+      </c>
+      <c r="B180" s="6">
+        <v>3369</v>
+      </c>
+      <c r="C180" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E180" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F180" s="9">
+        <v>2</v>
+      </c>
+      <c r="G180" s="9">
+        <v>38</v>
+      </c>
+      <c r="H180" s="9">
+        <v>0</v>
+      </c>
+      <c r="I180" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" s="4">
+        <v>177</v>
+      </c>
+      <c r="B181" s="6">
+        <v>4080</v>
+      </c>
+      <c r="C181" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="F181" s="9">
+        <v>2</v>
+      </c>
+      <c r="G181" s="9">
+        <v>37</v>
+      </c>
+      <c r="H181" s="9">
+        <v>0</v>
+      </c>
+      <c r="I181" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182" s="4">
+        <v>178</v>
+      </c>
+      <c r="B182" s="6">
+        <v>7972</v>
+      </c>
+      <c r="C182" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E182" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F182" s="9">
+        <v>2</v>
+      </c>
+      <c r="G182" s="9">
+        <v>4</v>
+      </c>
+      <c r="H182" s="9">
+        <v>0</v>
+      </c>
+      <c r="I182" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183" s="4">
+        <v>179</v>
+      </c>
+      <c r="B183" s="6">
+        <v>8032</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F183" s="9">
+        <v>4</v>
+      </c>
+      <c r="G183" s="9">
+        <v>84</v>
+      </c>
+      <c r="H183" s="9">
+        <v>0</v>
+      </c>
+      <c r="I183" s="9">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.54" right="0.54" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I4" sqref="I4"/>
+      <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.28" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.85" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.85" customWidth="true" style="0"/>
     <col min="8" max="8" width="7.42" customWidth="true" style="0"/>
     <col min="9" max="9" width="7.28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>13</v>
-[...8 lines deleted...]
-      <c r="I1" s="4"/>
+        <v>246</v>
+      </c>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4"/>
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="4"/>
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
     </row>
     <row r="4" spans="1:9" customHeight="1" ht="45">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="6" t="s">
+      <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="6" t="s">
+      <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" t="s">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="6">
+        <v>4379</v>
+      </c>
+      <c r="C5" s="5" t="s">
         <v>12</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="9">
+        <v>8</v>
+      </c>
+      <c r="G5" s="9">
+        <v>171</v>
+      </c>
+      <c r="H5" s="9">
+        <v>171</v>
+      </c>
+      <c r="I5" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="4">
+        <v>2</v>
+      </c>
+      <c r="B6" s="6">
+        <v>4454</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="9">
+        <v>8</v>
+      </c>
+      <c r="G6" s="9">
+        <v>134</v>
+      </c>
+      <c r="H6" s="9">
+        <v>134</v>
+      </c>
+      <c r="I6" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="4">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6">
+        <v>4832</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="9">
+        <v>4</v>
+      </c>
+      <c r="G7" s="9">
+        <v>98</v>
+      </c>
+      <c r="H7" s="9">
+        <v>98</v>
+      </c>
+      <c r="I7" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="4">
+        <v>4</v>
+      </c>
+      <c r="B8" s="6">
+        <v>5638</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" s="9">
+        <v>6</v>
+      </c>
+      <c r="G8" s="9">
+        <v>91</v>
+      </c>
+      <c r="H8" s="9">
+        <v>91</v>
+      </c>
+      <c r="I8" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="4">
+        <v>5</v>
+      </c>
+      <c r="B9" s="6">
+        <v>8117</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="9">
+        <v>4</v>
+      </c>
+      <c r="G9" s="9">
+        <v>86</v>
+      </c>
+      <c r="H9" s="9">
+        <v>86</v>
+      </c>
+      <c r="I9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="4">
+        <v>6</v>
+      </c>
+      <c r="B10" s="6">
+        <v>5980</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" s="9">
+        <v>4</v>
+      </c>
+      <c r="G10" s="9">
+        <v>85</v>
+      </c>
+      <c r="H10" s="9">
+        <v>85</v>
+      </c>
+      <c r="I10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="4">
+        <v>7</v>
+      </c>
+      <c r="B11" s="6">
+        <v>4378</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F11" s="9">
+        <v>4</v>
+      </c>
+      <c r="G11" s="9">
+        <v>80</v>
+      </c>
+      <c r="H11" s="9">
+        <v>80</v>
+      </c>
+      <c r="I11" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="4">
+        <v>8</v>
+      </c>
+      <c r="B12" s="6">
+        <v>5627</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F12" s="9">
+        <v>4</v>
+      </c>
+      <c r="G12" s="9">
+        <v>62</v>
+      </c>
+      <c r="H12" s="9">
+        <v>62</v>
+      </c>
+      <c r="I12" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="4">
+        <v>9</v>
+      </c>
+      <c r="B13" s="6">
+        <v>5491</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="9">
+        <v>4</v>
+      </c>
+      <c r="G13" s="9">
+        <v>62</v>
+      </c>
+      <c r="H13" s="9">
+        <v>62</v>
+      </c>
+      <c r="I13" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="4">
+        <v>10</v>
+      </c>
+      <c r="B14" s="6">
+        <v>3166</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F14" s="9">
+        <v>2</v>
+      </c>
+      <c r="G14" s="9">
+        <v>57</v>
+      </c>
+      <c r="H14" s="9">
+        <v>57</v>
+      </c>
+      <c r="I14" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="4">
+        <v>11</v>
+      </c>
+      <c r="B15" s="6">
+        <v>6043</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="9">
+        <v>2</v>
+      </c>
+      <c r="G15" s="9">
+        <v>54</v>
+      </c>
+      <c r="H15" s="9">
+        <v>54</v>
+      </c>
+      <c r="I15" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="4">
+        <v>12</v>
+      </c>
+      <c r="B16" s="6">
+        <v>4912</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F16" s="9">
+        <v>2</v>
+      </c>
+      <c r="G16" s="9">
+        <v>38</v>
+      </c>
+      <c r="H16" s="9">
+        <v>38</v>
+      </c>
+      <c r="I16" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="4">
+        <v>13</v>
+      </c>
+      <c r="B17" s="6">
+        <v>3781</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F17" s="9">
+        <v>2</v>
+      </c>
+      <c r="G17" s="9">
+        <v>35</v>
+      </c>
+      <c r="H17" s="9">
+        <v>35</v>
+      </c>
+      <c r="I17" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="4">
+        <v>14</v>
+      </c>
+      <c r="B18" s="6">
+        <v>7100</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F18" s="9">
+        <v>2</v>
+      </c>
+      <c r="G18" s="9">
+        <v>28</v>
+      </c>
+      <c r="H18" s="9">
+        <v>28</v>
+      </c>
+      <c r="I18" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="4">
+        <v>15</v>
+      </c>
+      <c r="B19" s="6">
+        <v>4856</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="F19" s="9">
+        <v>2</v>
+      </c>
+      <c r="G19" s="9">
+        <v>26</v>
+      </c>
+      <c r="H19" s="9">
+        <v>26</v>
+      </c>
+      <c r="I19" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="4">
+        <v>16</v>
+      </c>
+      <c r="B20" s="6">
+        <v>4881</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" s="9">
+        <v>2</v>
+      </c>
+      <c r="G20" s="9">
+        <v>26</v>
+      </c>
+      <c r="H20" s="9">
+        <v>26</v>
+      </c>
+      <c r="I20" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="4">
+        <v>17</v>
+      </c>
+      <c r="B21" s="6">
+        <v>4641</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="F21" s="9">
+        <v>2</v>
+      </c>
+      <c r="G21" s="9">
+        <v>12</v>
+      </c>
+      <c r="H21" s="9">
+        <v>12</v>
+      </c>
+      <c r="I21" s="9">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.54" right="0.54" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I4" sqref="I4"/>
+      <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.28" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.85" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.85" customWidth="true" style="0"/>
     <col min="8" max="8" width="7.42" customWidth="true" style="0"/>
     <col min="9" max="9" width="7.28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-      <c r="I1" s="4"/>
+        <v>247</v>
+      </c>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4"/>
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="4"/>
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
     </row>
     <row r="4" spans="1:9" customHeight="1" ht="45">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="6" t="s">
+      <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="6" t="s">
+      <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" t="s">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="6">
+        <v>8572</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F5" s="9">
+        <v>6</v>
+      </c>
+      <c r="G5" s="9">
+        <v>120</v>
+      </c>
+      <c r="H5" s="9">
+        <v>120</v>
+      </c>
+      <c r="I5" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="4">
+        <v>2</v>
+      </c>
+      <c r="B6" s="6">
+        <v>6122</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="9">
+        <v>6</v>
+      </c>
+      <c r="G6" s="9">
+        <v>111</v>
+      </c>
+      <c r="H6" s="9">
+        <v>111</v>
+      </c>
+      <c r="I6" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="4">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6">
+        <v>7682</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F7" s="9">
+        <v>6</v>
+      </c>
+      <c r="G7" s="9">
+        <v>101</v>
+      </c>
+      <c r="H7" s="9">
+        <v>101</v>
+      </c>
+      <c r="I7" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="4">
+        <v>4</v>
+      </c>
+      <c r="B8" s="6">
+        <v>8101</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F8" s="9">
+        <v>6</v>
+      </c>
+      <c r="G8" s="9">
+        <v>92</v>
+      </c>
+      <c r="H8" s="9">
+        <v>92</v>
+      </c>
+      <c r="I8" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="4">
+        <v>5</v>
+      </c>
+      <c r="B9" s="6">
+        <v>7536</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F9" s="9">
+        <v>4</v>
+      </c>
+      <c r="G9" s="9">
+        <v>90</v>
+      </c>
+      <c r="H9" s="9">
+        <v>90</v>
+      </c>
+      <c r="I9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="4">
+        <v>6</v>
+      </c>
+      <c r="B10" s="6">
+        <v>7219</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F10" s="9">
+        <v>6</v>
+      </c>
+      <c r="G10" s="9">
+        <v>85</v>
+      </c>
+      <c r="H10" s="9">
+        <v>85</v>
+      </c>
+      <c r="I10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="4">
+        <v>7</v>
+      </c>
+      <c r="B11" s="6">
+        <v>6128</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="F11" s="9">
+        <v>4</v>
+      </c>
+      <c r="G11" s="9">
+        <v>65</v>
+      </c>
+      <c r="H11" s="9">
+        <v>65</v>
+      </c>
+      <c r="I11" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="4">
+        <v>8</v>
+      </c>
+      <c r="B12" s="6">
+        <v>7615</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F12" s="9">
+        <v>2</v>
+      </c>
+      <c r="G12" s="9">
+        <v>60</v>
+      </c>
+      <c r="H12" s="9">
+        <v>60</v>
+      </c>
+      <c r="I12" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="4">
+        <v>9</v>
+      </c>
+      <c r="B13" s="6">
+        <v>8053</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F13" s="9">
+        <v>4</v>
+      </c>
+      <c r="G13" s="9">
+        <v>59</v>
+      </c>
+      <c r="H13" s="9">
+        <v>59</v>
+      </c>
+      <c r="I13" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="4">
+        <v>10</v>
+      </c>
+      <c r="B14" s="6">
+        <v>6923</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F14" s="9">
+        <v>2</v>
+      </c>
+      <c r="G14" s="9">
+        <v>57</v>
+      </c>
+      <c r="H14" s="9">
+        <v>57</v>
+      </c>
+      <c r="I14" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="4">
+        <v>11</v>
+      </c>
+      <c r="B15" s="6">
+        <v>8943</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F15" s="9">
+        <v>2</v>
+      </c>
+      <c r="G15" s="9">
+        <v>55</v>
+      </c>
+      <c r="H15" s="9">
+        <v>55</v>
+      </c>
+      <c r="I15" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="4">
         <v>12</v>
+      </c>
+      <c r="B16" s="6">
+        <v>7584</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F16" s="9">
+        <v>4</v>
+      </c>
+      <c r="G16" s="9">
+        <v>50</v>
+      </c>
+      <c r="H16" s="9">
+        <v>50</v>
+      </c>
+      <c r="I16" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="4">
+        <v>13</v>
+      </c>
+      <c r="B17" s="6">
+        <v>8054</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F17" s="9">
+        <v>2</v>
+      </c>
+      <c r="G17" s="9">
+        <v>42</v>
+      </c>
+      <c r="H17" s="9">
+        <v>42</v>
+      </c>
+      <c r="I17" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="4">
+        <v>14</v>
+      </c>
+      <c r="B18" s="6">
+        <v>8771</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F18" s="9">
+        <v>4</v>
+      </c>
+      <c r="G18" s="9">
+        <v>37</v>
+      </c>
+      <c r="H18" s="9">
+        <v>37</v>
+      </c>
+      <c r="I18" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="4">
+        <v>15</v>
+      </c>
+      <c r="B19" s="6">
+        <v>6031</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="F19" s="9">
+        <v>2</v>
+      </c>
+      <c r="G19" s="9">
+        <v>25</v>
+      </c>
+      <c r="H19" s="9">
+        <v>25</v>
+      </c>
+      <c r="I19" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="4">
+        <v>16</v>
+      </c>
+      <c r="B20" s="6">
+        <v>8915</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F20" s="9">
+        <v>2</v>
+      </c>
+      <c r="G20" s="9">
+        <v>25</v>
+      </c>
+      <c r="H20" s="9">
+        <v>25</v>
+      </c>
+      <c r="I20" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="4">
+        <v>17</v>
+      </c>
+      <c r="B21" s="6">
+        <v>8924</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F21" s="9">
+        <v>2</v>
+      </c>
+      <c r="G21" s="9">
+        <v>18</v>
+      </c>
+      <c r="H21" s="9">
+        <v>18</v>
+      </c>
+      <c r="I21" s="9">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.54" right="0.54" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I4" sqref="I4"/>
+      <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.28" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.85" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.85" customWidth="true" style="0"/>
     <col min="8" max="8" width="7.42" customWidth="true" style="0"/>
     <col min="9" max="9" width="7.28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-      <c r="I1" s="4"/>
+        <v>248</v>
+      </c>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4"/>
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="4"/>
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
     </row>
     <row r="4" spans="1:9" customHeight="1" ht="45">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="6" t="s">
+      <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="6" t="s">
+      <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" t="s">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="6">
+        <v>7023</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" s="9">
+        <v>6</v>
+      </c>
+      <c r="G5" s="9">
+        <v>89</v>
+      </c>
+      <c r="H5" s="9">
+        <v>89</v>
+      </c>
+      <c r="I5" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="4">
+        <v>2</v>
+      </c>
+      <c r="B6" s="6">
+        <v>7683</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F6" s="9">
+        <v>6</v>
+      </c>
+      <c r="G6" s="9">
+        <v>86</v>
+      </c>
+      <c r="H6" s="9">
+        <v>86</v>
+      </c>
+      <c r="I6" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="4">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6">
+        <v>8141</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F7" s="9">
+        <v>4</v>
+      </c>
+      <c r="G7" s="9">
+        <v>73</v>
+      </c>
+      <c r="H7" s="9">
+        <v>73</v>
+      </c>
+      <c r="I7" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="4">
+        <v>4</v>
+      </c>
+      <c r="B8" s="6">
+        <v>8925</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F8" s="9">
+        <v>6</v>
+      </c>
+      <c r="G8" s="9">
+        <v>71</v>
+      </c>
+      <c r="H8" s="9">
+        <v>71</v>
+      </c>
+      <c r="I8" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="4">
+        <v>5</v>
+      </c>
+      <c r="B9" s="6">
+        <v>7681</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" s="9">
+        <v>6</v>
+      </c>
+      <c r="G9" s="9">
+        <v>66</v>
+      </c>
+      <c r="H9" s="9">
+        <v>66</v>
+      </c>
+      <c r="I9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="4">
+        <v>6</v>
+      </c>
+      <c r="B10" s="6">
+        <v>7570</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="F10" s="9">
+        <v>4</v>
+      </c>
+      <c r="G10" s="9">
+        <v>59</v>
+      </c>
+      <c r="H10" s="9">
+        <v>59</v>
+      </c>
+      <c r="I10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="4">
+        <v>7</v>
+      </c>
+      <c r="B11" s="6">
+        <v>8055</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F11" s="9">
+        <v>4</v>
+      </c>
+      <c r="G11" s="9">
+        <v>53</v>
+      </c>
+      <c r="H11" s="9">
+        <v>53</v>
+      </c>
+      <c r="I11" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="4">
+        <v>8</v>
+      </c>
+      <c r="B12" s="6">
+        <v>8032</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F12" s="9">
+        <v>2</v>
+      </c>
+      <c r="G12" s="9">
+        <v>41</v>
+      </c>
+      <c r="H12" s="9">
+        <v>41</v>
+      </c>
+      <c r="I12" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="4">
+        <v>9</v>
+      </c>
+      <c r="B13" s="6">
+        <v>8926</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F13" s="9">
+        <v>4</v>
+      </c>
+      <c r="G13" s="9">
+        <v>30</v>
+      </c>
+      <c r="H13" s="9">
+        <v>30</v>
+      </c>
+      <c r="I13" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="4">
+        <v>10</v>
+      </c>
+      <c r="B14" s="6">
+        <v>8927</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F14" s="9">
+        <v>4</v>
+      </c>
+      <c r="G14" s="9">
+        <v>29</v>
+      </c>
+      <c r="H14" s="9">
+        <v>29</v>
+      </c>
+      <c r="I14" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="4">
+        <v>11</v>
+      </c>
+      <c r="B15" s="6">
+        <v>7586</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F15" s="9">
+        <v>2</v>
+      </c>
+      <c r="G15" s="9">
+        <v>24</v>
+      </c>
+      <c r="H15" s="9">
+        <v>24</v>
+      </c>
+      <c r="I15" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="4">
         <v>12</v>
+      </c>
+      <c r="B16" s="6">
+        <v>8131</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F16" s="9">
+        <v>2</v>
+      </c>
+      <c r="G16" s="9">
+        <v>22</v>
+      </c>
+      <c r="H16" s="9">
+        <v>22</v>
+      </c>
+      <c r="I16" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="4">
+        <v>13</v>
+      </c>
+      <c r="B17" s="6">
+        <v>8726</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F17" s="9">
+        <v>4</v>
+      </c>
+      <c r="G17" s="9">
+        <v>19</v>
+      </c>
+      <c r="H17" s="9">
+        <v>19</v>
+      </c>
+      <c r="I17" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="4">
+        <v>14</v>
+      </c>
+      <c r="B18" s="6">
+        <v>8579</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F18" s="9">
+        <v>2</v>
+      </c>
+      <c r="G18" s="9">
+        <v>15</v>
+      </c>
+      <c r="H18" s="9">
+        <v>15</v>
+      </c>
+      <c r="I18" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="4">
+        <v>15</v>
+      </c>
+      <c r="B19" s="6">
+        <v>7153</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F19" s="9">
+        <v>2</v>
+      </c>
+      <c r="G19" s="9">
+        <v>12</v>
+      </c>
+      <c r="H19" s="9">
+        <v>12</v>
+      </c>
+      <c r="I19" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="4">
+        <v>16</v>
+      </c>
+      <c r="B20" s="6">
+        <v>8580</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F20" s="9">
+        <v>2</v>
+      </c>
+      <c r="G20" s="9">
+        <v>12</v>
+      </c>
+      <c r="H20" s="9">
+        <v>12</v>
+      </c>
+      <c r="I20" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="4">
+        <v>17</v>
+      </c>
+      <c r="B21" s="6">
+        <v>7972</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F21" s="9">
+        <v>2</v>
+      </c>
+      <c r="G21" s="9">
+        <v>4</v>
+      </c>
+      <c r="H21" s="9">
+        <v>4</v>
+      </c>
+      <c r="I21" s="9">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.54" right="0.54" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I4" sqref="I4"/>
+      <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.28" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.85" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.85" customWidth="true" style="0"/>
     <col min="8" max="8" width="7.42" customWidth="true" style="0"/>
     <col min="9" max="9" width="7.28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-      <c r="I1" s="4"/>
+        <v>249</v>
+      </c>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4"/>
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="4"/>
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
     </row>
     <row r="4" spans="1:9" customHeight="1" ht="45">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="6" t="s">
+      <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="6" t="s">
+      <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" t="s">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="6">
+        <v>1691</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="9">
+        <v>4</v>
+      </c>
+      <c r="G5" s="9">
+        <v>111</v>
+      </c>
+      <c r="H5" s="9">
+        <v>111</v>
+      </c>
+      <c r="I5" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="4">
+        <v>2</v>
+      </c>
+      <c r="B6" s="6">
+        <v>6122</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="9">
+        <v>6</v>
+      </c>
+      <c r="G6" s="9">
+        <v>98</v>
+      </c>
+      <c r="H6" s="9">
+        <v>98</v>
+      </c>
+      <c r="I6" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="4">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6">
+        <v>1584</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F7" s="9">
+        <v>4</v>
+      </c>
+      <c r="G7" s="9">
+        <v>87</v>
+      </c>
+      <c r="H7" s="9">
+        <v>87</v>
+      </c>
+      <c r="I7" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="4">
+        <v>4</v>
+      </c>
+      <c r="B8" s="6">
+        <v>8053</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F8" s="9">
+        <v>4</v>
+      </c>
+      <c r="G8" s="9">
+        <v>73</v>
+      </c>
+      <c r="H8" s="9">
+        <v>73</v>
+      </c>
+      <c r="I8" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="4">
+        <v>5</v>
+      </c>
+      <c r="B9" s="6">
+        <v>8141</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F9" s="9">
+        <v>4</v>
+      </c>
+      <c r="G9" s="9">
+        <v>71</v>
+      </c>
+      <c r="H9" s="9">
+        <v>71</v>
+      </c>
+      <c r="I9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="4">
+        <v>6</v>
+      </c>
+      <c r="B10" s="6">
+        <v>8579</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F10" s="9">
+        <v>4</v>
+      </c>
+      <c r="G10" s="9">
+        <v>63</v>
+      </c>
+      <c r="H10" s="9">
+        <v>63</v>
+      </c>
+      <c r="I10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="4">
+        <v>7</v>
+      </c>
+      <c r="B11" s="6">
+        <v>4641</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="F11" s="9">
+        <v>4</v>
+      </c>
+      <c r="G11" s="9">
+        <v>44</v>
+      </c>
+      <c r="H11" s="9">
+        <v>44</v>
+      </c>
+      <c r="I11" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="4">
+        <v>8</v>
+      </c>
+      <c r="B12" s="6">
+        <v>8032</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F12" s="9">
+        <v>2</v>
+      </c>
+      <c r="G12" s="9">
+        <v>43</v>
+      </c>
+      <c r="H12" s="9">
+        <v>43</v>
+      </c>
+      <c r="I12" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="4">
+        <v>9</v>
+      </c>
+      <c r="B13" s="6">
+        <v>8580</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F13" s="9">
+        <v>4</v>
+      </c>
+      <c r="G13" s="9">
+        <v>42</v>
+      </c>
+      <c r="H13" s="9">
+        <v>42</v>
+      </c>
+      <c r="I13" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="4">
+        <v>10</v>
+      </c>
+      <c r="B14" s="6">
+        <v>3883</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F14" s="9">
+        <v>2</v>
+      </c>
+      <c r="G14" s="9">
+        <v>37</v>
+      </c>
+      <c r="H14" s="9">
+        <v>37</v>
+      </c>
+      <c r="I14" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="4">
+        <v>11</v>
+      </c>
+      <c r="B15" s="6">
+        <v>1100</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F15" s="9">
+        <v>2</v>
+      </c>
+      <c r="G15" s="9">
+        <v>30</v>
+      </c>
+      <c r="H15" s="9">
+        <v>30</v>
+      </c>
+      <c r="I15" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="4">
         <v>12</v>
+      </c>
+      <c r="B16" s="6">
+        <v>7586</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F16" s="9">
+        <v>2</v>
+      </c>
+      <c r="G16" s="9">
+        <v>24</v>
+      </c>
+      <c r="H16" s="9">
+        <v>24</v>
+      </c>
+      <c r="I16" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="4">
+        <v>13</v>
+      </c>
+      <c r="B17" s="6">
+        <v>8131</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F17" s="9">
+        <v>2</v>
+      </c>
+      <c r="G17" s="9">
+        <v>22</v>
+      </c>
+      <c r="H17" s="9">
+        <v>22</v>
+      </c>
+      <c r="I17" s="9">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.54" right="0.54" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I4" sqref="I4"/>
+      <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.28" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.85" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.85" customWidth="true" style="0"/>
     <col min="8" max="8" width="7.42" customWidth="true" style="0"/>
     <col min="9" max="9" width="7.28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>17</v>
-[...8 lines deleted...]
-      <c r="I1" s="4"/>
+        <v>250</v>
+      </c>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4"/>
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="4"/>
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
     </row>
     <row r="4" spans="1:9" customHeight="1" ht="45">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="6" t="s">
+      <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="6" t="s">
+      <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" t="s">
-        <v>12</v>
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="6">
+        <v>1143</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="9">
+        <v>8</v>
+      </c>
+      <c r="G5" s="9">
+        <v>176</v>
+      </c>
+      <c r="H5" s="9">
+        <v>176</v>
+      </c>
+      <c r="I5" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="4">
+        <v>2</v>
+      </c>
+      <c r="B6" s="6">
+        <v>1747</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="F6" s="9">
+        <v>6</v>
+      </c>
+      <c r="G6" s="9">
+        <v>92</v>
+      </c>
+      <c r="H6" s="9">
+        <v>92</v>
+      </c>
+      <c r="I6" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="4">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6">
+        <v>6707</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="9">
+        <v>2</v>
+      </c>
+      <c r="G7" s="9">
+        <v>49</v>
+      </c>
+      <c r="H7" s="9">
+        <v>49</v>
+      </c>
+      <c r="I7" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="4">
+        <v>4</v>
+      </c>
+      <c r="B8" s="6">
+        <v>937</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F8" s="9">
+        <v>2</v>
+      </c>
+      <c r="G8" s="9">
+        <v>48</v>
+      </c>
+      <c r="H8" s="9">
+        <v>48</v>
+      </c>
+      <c r="I8" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="4">
+        <v>5</v>
+      </c>
+      <c r="B9" s="6">
+        <v>6209</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="F9" s="9">
+        <v>2</v>
+      </c>
+      <c r="G9" s="9">
+        <v>46</v>
+      </c>
+      <c r="H9" s="9">
+        <v>46</v>
+      </c>
+      <c r="I9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="4">
+        <v>6</v>
+      </c>
+      <c r="B10" s="6">
+        <v>912</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" s="9">
+        <v>2</v>
+      </c>
+      <c r="G10" s="9">
+        <v>42</v>
+      </c>
+      <c r="H10" s="9">
+        <v>42</v>
+      </c>
+      <c r="I10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="4">
+        <v>7</v>
+      </c>
+      <c r="B11" s="6">
+        <v>931</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="F11" s="9">
+        <v>2</v>
+      </c>
+      <c r="G11" s="9">
+        <v>39</v>
+      </c>
+      <c r="H11" s="9">
+        <v>39</v>
+      </c>
+      <c r="I11" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="4">
+        <v>8</v>
+      </c>
+      <c r="B12" s="6">
+        <v>3977</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="F12" s="9">
+        <v>2</v>
+      </c>
+      <c r="G12" s="9">
+        <v>39</v>
+      </c>
+      <c r="H12" s="9">
+        <v>39</v>
+      </c>
+      <c r="I12" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="4">
+        <v>9</v>
+      </c>
+      <c r="B13" s="6">
+        <v>3369</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F13" s="9">
+        <v>2</v>
+      </c>
+      <c r="G13" s="9">
+        <v>38</v>
+      </c>
+      <c r="H13" s="9">
+        <v>38</v>
+      </c>
+      <c r="I13" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="4">
+        <v>10</v>
+      </c>
+      <c r="B14" s="6">
+        <v>4080</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="F14" s="9">
+        <v>2</v>
+      </c>
+      <c r="G14" s="9">
+        <v>37</v>
+      </c>
+      <c r="H14" s="9">
+        <v>37</v>
+      </c>
+      <c r="I14" s="9">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.54" right="0.54" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
@@ -1271,32 +9303,32 @@
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Celkový</vt:lpstr>
       <vt:lpstr>U25</vt:lpstr>
       <vt:lpstr>U20</vt:lpstr>
       <vt:lpstr>U15</vt:lpstr>
       <vt:lpstr>Ženy</vt:lpstr>
       <vt:lpstr>Hendikepovaní</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jiří Hrazdil</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Průběžný žebříček LRU plavaná, rok 2026</dc:title>
+  <dc:title>Průběžný žebříček LRU plavaná, aktuální k 3. 5. 2026</dc:title>
   <dc:description>Aktuální žebříček LRU plavaná je k dispozici na https://www.plavana.info/</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>