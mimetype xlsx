--- v1 (2026-05-13)
+++ v2 (2026-06-28)
@@ -22,788 +22,1004 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Celkový" sheetId="1" r:id="rId4"/>
     <sheet name="U25" sheetId="2" r:id="rId5"/>
     <sheet name="U20" sheetId="3" r:id="rId6"/>
     <sheet name="U15" sheetId="4" r:id="rId7"/>
     <sheet name="Ženy" sheetId="5" r:id="rId8"/>
     <sheet name="Hendikepovaní" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
   <si>
     <t>Průběžný žebříček LRU plavaná - Celkový</t>
   </si>
   <si>
-    <t>platný k 3. 5. 2026</t>
+    <t>platný k 14. 6. 2026</t>
   </si>
   <si>
     <t>Aktuální žebříček je dostupný na http://www.plavana.info/</t>
   </si>
   <si>
     <t>Poř.</t>
   </si>
   <si>
     <t>REG</t>
   </si>
   <si>
     <t>Příjmení, jméno</t>
   </si>
   <si>
     <t>KAT</t>
   </si>
   <si>
     <t>Organizace</t>
   </si>
   <si>
     <t>Celkem závodů</t>
   </si>
   <si>
     <t>Celkem bodů</t>
   </si>
   <si>
     <t>Celkem bodů do žebříčku</t>
   </si>
   <si>
     <t>Min. body do žeb.</t>
   </si>
   <si>
+    <t>Kazatel Petr</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>MRS Hrušovany nad Jevišovkou - Tubertini / MIVARDI</t>
+  </si>
+  <si>
+    <t>Šplíchal Petr</t>
+  </si>
+  <si>
+    <t>MRS p. s. Uherské Hradiště SARFIX.CZ</t>
+  </si>
+  <si>
     <t>Holub Ondřej</t>
   </si>
   <si>
     <t>U25</t>
   </si>
   <si>
     <t>MO ČRS Nepomuk “A“</t>
   </si>
   <si>
+    <t>Červený Jaroslav</t>
+  </si>
+  <si>
+    <t>MO ČRS Třebechovice Colmic</t>
+  </si>
+  <si>
+    <t>Bartes Petr</t>
+  </si>
+  <si>
+    <t>ČRS Praha Moby Dick’s by Tubertini &amp; dspot</t>
+  </si>
+  <si>
+    <t>Pokorný Roman ml.</t>
+  </si>
+  <si>
+    <t>RS Crazy Boys MAVER- MRS</t>
+  </si>
+  <si>
+    <t>Stehlík Ondřej</t>
+  </si>
+  <si>
+    <t>Dořičák Lukáš</t>
+  </si>
+  <si>
+    <t>MO ČRS Šumperk - MAVER TEAM</t>
+  </si>
+  <si>
+    <t>Klásek Petr</t>
+  </si>
+  <si>
+    <t>Konopásek Josef ml.</t>
+  </si>
+  <si>
+    <t>RSK Pardubice - COLMIC VčÚS</t>
+  </si>
+  <si>
+    <t>Molek Petr</t>
+  </si>
+  <si>
+    <t>MRS Nová Ves Cortina RIVE</t>
+  </si>
+  <si>
+    <t>Koleň Michal</t>
+  </si>
+  <si>
+    <t>MO ČRS Nové Strašecí "A" MAVER</t>
+  </si>
+  <si>
+    <t>Purkrábková Hana</t>
+  </si>
+  <si>
+    <t>Ž</t>
+  </si>
+  <si>
+    <t>MO ČRS Plaňany COLMIC</t>
+  </si>
+  <si>
+    <t>Flanderka Aleš</t>
+  </si>
+  <si>
+    <t>MO Kolín MAVER</t>
+  </si>
+  <si>
+    <t>Havránek David</t>
+  </si>
+  <si>
+    <t>Žigo Ladislav Ing.</t>
+  </si>
+  <si>
+    <t>MO ČRS Jindřichův Hradec A</t>
+  </si>
+  <si>
+    <t>Orel Vojtěch</t>
+  </si>
+  <si>
+    <t>Heřmánek Tomáš</t>
+  </si>
+  <si>
+    <t>Rovnaník Zdeněk ml.</t>
+  </si>
+  <si>
+    <t>Říha Jan</t>
+  </si>
+  <si>
+    <t>MO ČRS Mělník</t>
+  </si>
+  <si>
+    <t>Kladrubský Michal</t>
+  </si>
+  <si>
+    <t>MO ČRS Praha 4 – Nusle MILO</t>
+  </si>
+  <si>
+    <t>Pergreffi Luca</t>
+  </si>
+  <si>
+    <t>MRS p. s. Třebíč</t>
+  </si>
+  <si>
+    <t>Koukal Martin ml.</t>
+  </si>
+  <si>
+    <t>Flament Pierre</t>
+  </si>
+  <si>
+    <t>Pokorný Roman st.</t>
+  </si>
+  <si>
+    <t>MO ČRS Rakovník</t>
+  </si>
+  <si>
     <t>Černý Václav</t>
   </si>
   <si>
-    <t>M</t>
-[...5 lines deleted...]
-    <t>Havránek David</t>
+    <t>Milewski Zbigniew</t>
+  </si>
+  <si>
+    <t>MO ČRS MIVARDI Mohelnice</t>
+  </si>
+  <si>
+    <t>Nováčková Markéta Ing.</t>
+  </si>
+  <si>
+    <t>Petrik Václav</t>
+  </si>
+  <si>
+    <t>MO ČRS Hradec Králové</t>
+  </si>
+  <si>
+    <t>Michalovič Tomáš</t>
   </si>
   <si>
     <t>Valda Martin</t>
   </si>
   <si>
     <t>Sensas-MRS Brno 5</t>
   </si>
   <si>
+    <t>Louda Václav</t>
+  </si>
+  <si>
+    <t>MO ČRS Plzeň 1</t>
+  </si>
+  <si>
+    <t>Tőkőly Martin</t>
+  </si>
+  <si>
+    <t>MO ČRS Karviná MatchPRO</t>
+  </si>
+  <si>
+    <t>Michael Grobelný</t>
+  </si>
+  <si>
+    <t>Matej Jiří</t>
+  </si>
+  <si>
+    <t>Hrubeš Petr</t>
+  </si>
+  <si>
+    <t>MO ČRS NEPOMUK “B“</t>
+  </si>
+  <si>
+    <t>Polívka Zdeněk</t>
+  </si>
+  <si>
+    <t>Pokorný Ondřej</t>
+  </si>
+  <si>
+    <t>Bednařík Dušan</t>
+  </si>
+  <si>
+    <t>Vytřas Radim</t>
+  </si>
+  <si>
+    <t>ČRS MO Ostrava PRESTON</t>
+  </si>
+  <si>
+    <t>Veselý Jan</t>
+  </si>
+  <si>
+    <t>Šimůnek Karel</t>
+  </si>
+  <si>
+    <t>Vyroubal Stanislav</t>
+  </si>
+  <si>
+    <t>U20</t>
+  </si>
+  <si>
+    <t>MO ČRS NEPOMUK “D“</t>
+  </si>
+  <si>
+    <t>Syrovátka Pavel</t>
+  </si>
+  <si>
+    <t>Kostka Jan Ing.</t>
+  </si>
+  <si>
+    <t>Górecki Kacper Lukasz</t>
+  </si>
+  <si>
+    <t>Janečková Anna</t>
+  </si>
+  <si>
+    <t>U20Ž</t>
+  </si>
+  <si>
+    <t>MO ČRS Hradec Králové Mlaďoši</t>
+  </si>
+  <si>
+    <t>Kostka Jaroslav Ing.</t>
+  </si>
+  <si>
+    <t>Hájek Ondřej</t>
+  </si>
+  <si>
+    <t>Kudrna Šimon</t>
+  </si>
+  <si>
+    <t>Kochan Pavel</t>
+  </si>
+  <si>
+    <t>Hanáček František</t>
+  </si>
+  <si>
+    <t>Lakoš Gustav Ing.</t>
+  </si>
+  <si>
+    <t>Kendiura Tomáš</t>
+  </si>
+  <si>
     <t>Omamik Ján</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>MO ČRS Nové Strašecí "B" . MAVER, COLMIC</t>
   </si>
   <si>
-    <t>Žigo Ladislav Ing.</t>
-[...8 lines deleted...]
-    <t>MRS Hrušovany nad Jevišovkou - Tubertini / MIVARDI</t>
+    <t>Dořičák Pavel</t>
+  </si>
+  <si>
+    <t>Žák Luděk Bc.</t>
+  </si>
+  <si>
+    <t>Jakeš Jan Ing.</t>
+  </si>
+  <si>
+    <t>Kadeřábek Jaroslav</t>
+  </si>
+  <si>
+    <t>MO ČRS Štětí</t>
+  </si>
+  <si>
+    <t>Bradna Ladislav ml.</t>
+  </si>
+  <si>
+    <t>Konopásek Ladislav</t>
   </si>
   <si>
     <t>Malaník Petr</t>
   </si>
   <si>
-    <t>MO ČRS Plzeň 1</t>
-[...14 lines deleted...]
-    <t>MO ČRS Mělník</t>
+    <t>Častulík Luděk</t>
+  </si>
+  <si>
+    <t>Lamač František</t>
+  </si>
+  <si>
+    <t>MO ČRS Smíchov, Velká Chuchle</t>
   </si>
   <si>
     <t>Koukal Martin Ing.</t>
   </si>
   <si>
     <t>MRS Hrušovany nad Jevišovkou TUBERTINI 2</t>
   </si>
   <si>
-    <t>Hrubeš Petr</t>
-[...8 lines deleted...]
-    <t>MO ČRS Šumperk - MAVER TEAM</t>
+    <t>Krejsa Jan</t>
+  </si>
+  <si>
+    <t>Čampiš Michal</t>
+  </si>
+  <si>
+    <t>Pekař Jaroslav</t>
+  </si>
+  <si>
+    <t>MO ČRS Jindřichův Hradec B</t>
+  </si>
+  <si>
+    <t>Pávek Martin</t>
+  </si>
+  <si>
+    <t>MO ČRS CHOCEŇ COLMIC</t>
+  </si>
+  <si>
+    <t>Cimrman Petr</t>
+  </si>
+  <si>
+    <t>U15</t>
+  </si>
+  <si>
+    <t>MO Hrádek nad Nisou Hrádecké vydry</t>
+  </si>
+  <si>
+    <t>Danyi Michal</t>
+  </si>
+  <si>
+    <t>Vlach Zdeněk</t>
+  </si>
+  <si>
+    <t>Vyhlídal Emanuel</t>
+  </si>
+  <si>
+    <t>ČRS MO Kladruby u Vlašimi - Garbolino-czech</t>
+  </si>
+  <si>
+    <t>Böhm Aleš</t>
+  </si>
+  <si>
+    <t>ČRS Tubertini Česká Lípa</t>
+  </si>
+  <si>
+    <t>Bezega Michal</t>
+  </si>
+  <si>
+    <t>Vejvančická Helena</t>
+  </si>
+  <si>
+    <t>Grzegorz Ferenc</t>
+  </si>
+  <si>
+    <t>TEAM MATCHPRO POLSKA</t>
+  </si>
+  <si>
+    <t>Poláček Petr</t>
+  </si>
+  <si>
+    <t>ČRS MO Březnice - RP U plavala</t>
+  </si>
+  <si>
+    <t>Průša Vladimír</t>
+  </si>
+  <si>
+    <t>Hanzal Ondřej Ing.</t>
+  </si>
+  <si>
+    <t>Rašek Martin</t>
   </si>
   <si>
     <t>Průša Martin Bc.</t>
   </si>
   <si>
-    <t>Pokorný Roman st.</t>
-[...53 lines deleted...]
-    <t>MO ČRS Praha 4 – Nusle MILO</t>
+    <t>Kolínek Miroslav Bc.</t>
+  </si>
+  <si>
+    <t>MO ČRS PŘEROV SARFIX.CZ</t>
+  </si>
+  <si>
+    <t>Opalinski Ireneusz</t>
+  </si>
+  <si>
+    <t>Veltruský Zdeněk ml.</t>
+  </si>
+  <si>
+    <t>Starý Jakub</t>
+  </si>
+  <si>
+    <t>Polívka Miroslav</t>
+  </si>
+  <si>
+    <t>MO ČRS  TŘEBECHOVICE  COLMIC</t>
+  </si>
+  <si>
+    <t>Flanderka Michal Ing.</t>
+  </si>
+  <si>
+    <t>Bačík Stanislav</t>
+  </si>
+  <si>
+    <t>Bartoš Jan Ing.</t>
+  </si>
+  <si>
+    <t>RSK LIPANI MIVARDI Třebechovice pod Orebem</t>
+  </si>
+  <si>
+    <t>Janeček Jakub</t>
+  </si>
+  <si>
+    <t>Bartoš Jiří Ing.</t>
+  </si>
+  <si>
+    <t>Santus Miroslav</t>
+  </si>
+  <si>
+    <t>Kopecký Miroslav</t>
+  </si>
+  <si>
+    <t>Rybenský Roman</t>
+  </si>
+  <si>
+    <t>Melcher Miroslav</t>
+  </si>
+  <si>
+    <t>Bárta Jakub</t>
+  </si>
+  <si>
+    <t>Kupka Tomáš</t>
+  </si>
+  <si>
+    <t>Jindřich Štěpán</t>
+  </si>
+  <si>
+    <t>Kyselovský Tomáš</t>
+  </si>
+  <si>
+    <t>Adamec Václav DiS.</t>
+  </si>
+  <si>
+    <t>Oudrán Stanislav</t>
+  </si>
+  <si>
+    <t>Lev Radek ml.</t>
+  </si>
+  <si>
+    <t>Mačo Jiří</t>
+  </si>
+  <si>
+    <t>Maštera Vojtěch</t>
+  </si>
+  <si>
+    <t>Vejvančický Matěj</t>
+  </si>
+  <si>
+    <t>Kadlec Vratislav</t>
+  </si>
+  <si>
+    <t>Dawiec Pawel</t>
+  </si>
+  <si>
+    <t>Kopřiva Petr Bc.</t>
+  </si>
+  <si>
+    <t>Horký Aleš Bc.</t>
+  </si>
+  <si>
+    <t>Toužimský Jiří</t>
+  </si>
+  <si>
+    <t>Kejst Martin</t>
+  </si>
+  <si>
+    <t>Šmůla David</t>
+  </si>
+  <si>
+    <t>Mašek Jakub</t>
+  </si>
+  <si>
+    <t>MO ČRS NEPOMUK “C“</t>
   </si>
   <si>
     <t>König Markus</t>
   </si>
   <si>
     <t>MRS - Pannonia SFG</t>
   </si>
   <si>
-    <t>Orel Vojtěch</t>
-[...5 lines deleted...]
-    <t>MO ČRS Hradec Králové</t>
+    <t>Vysoký Antonín</t>
+  </si>
+  <si>
+    <t>Šerý Kamil</t>
+  </si>
+  <si>
+    <t>Třebechovice p.O.</t>
+  </si>
+  <si>
+    <t>Jireček Miroslav</t>
+  </si>
+  <si>
+    <t>Škubal Hanuš</t>
   </si>
   <si>
     <t>Michalski Michael</t>
   </si>
   <si>
-    <t>Kochan Pavel</t>
+    <t>Schneider Tomáš</t>
+  </si>
+  <si>
+    <t>Kocián Ondřej Ing.</t>
+  </si>
+  <si>
+    <t>Pavka Martin Bc.</t>
+  </si>
+  <si>
+    <t>Šmíd Pavel</t>
+  </si>
+  <si>
+    <t>Švejcar Petr</t>
   </si>
   <si>
     <t>Holub David</t>
   </si>
   <si>
     <t>Nepomuk</t>
   </si>
   <si>
-    <t>Kadeřábek Jaroslav</t>
-[...62 lines deleted...]
-    <t>MO ČRS Jindřichův Hradec B</t>
+    <t>Jiránek Adam</t>
+  </si>
+  <si>
+    <t>Hort Jan</t>
+  </si>
+  <si>
+    <t>Cajthaml Jaroslav</t>
   </si>
   <si>
     <t>Houška Šimon</t>
   </si>
   <si>
-    <t>Janeček Jakub</t>
-[...29 lines deleted...]
-    <t>ČRS MO Ostrava PRESTON</t>
+    <t>Ambros Josef</t>
+  </si>
+  <si>
+    <t>Pavlovský Milan</t>
+  </si>
+  <si>
+    <t>Kocábek Tomáš</t>
+  </si>
+  <si>
+    <t>Vinohrady</t>
+  </si>
+  <si>
+    <t>Hejsek Ondřej</t>
+  </si>
+  <si>
+    <t>Rajtmajer Ondřej</t>
+  </si>
+  <si>
+    <t>Hervert Jan</t>
+  </si>
+  <si>
+    <t>Coufal Matěj</t>
+  </si>
+  <si>
+    <t>Brašna Filip</t>
+  </si>
+  <si>
+    <t>Krupička Luboš</t>
+  </si>
+  <si>
+    <t>Povážska Bystrica SVK</t>
+  </si>
+  <si>
+    <t>Darebník Roman</t>
   </si>
   <si>
     <t>Presl Lukáš</t>
   </si>
   <si>
-    <t>Pekař Jaroslav</t>
-[...35 lines deleted...]
-    <t>ČRS Tubertini Česká Lípa</t>
+    <t>Petirová Magdalena</t>
+  </si>
+  <si>
+    <t>U15Ž</t>
+  </si>
+  <si>
+    <t>MO ČRS NEPOMUK “E“</t>
+  </si>
+  <si>
+    <t>Svoboda Petr</t>
+  </si>
+  <si>
+    <t>Javůrek Karel</t>
+  </si>
+  <si>
+    <t>Štiková Jana</t>
+  </si>
+  <si>
+    <t>Kosmák Josef</t>
+  </si>
+  <si>
+    <t>Dvořák Miloslav Mgr.</t>
+  </si>
+  <si>
+    <t>Hájek Vladimír</t>
+  </si>
+  <si>
+    <t>Vašíček Zdeněk</t>
+  </si>
+  <si>
+    <t>Enderes Jan</t>
+  </si>
+  <si>
+    <t>Daříček Lukáš</t>
+  </si>
+  <si>
+    <t>MRS Junioři TUBERTINI</t>
   </si>
   <si>
     <t>Domanek Hermann</t>
   </si>
   <si>
     <t>Volák Jiří Ing.</t>
   </si>
   <si>
-    <t>Kopecký Miroslav</t>
+    <t>Kučera David</t>
+  </si>
+  <si>
+    <t>Ovsík Josef</t>
+  </si>
+  <si>
+    <t>Zieglerová Julie</t>
   </si>
   <si>
     <t>Drewniak Franciszek</t>
   </si>
   <si>
-    <t>Flanderka Aleš</t>
-[...5 lines deleted...]
-    <t>Vejvančický Matěj</t>
+    <t>Hanyková Eliška</t>
+  </si>
+  <si>
+    <t>U25Ž</t>
+  </si>
+  <si>
+    <t>Zrůstek Martin Ing.</t>
   </si>
   <si>
     <t>Kudrna Pavel</t>
   </si>
   <si>
-    <t>Brašna Filip</t>
-[...59 lines deleted...]
-    <t>RSK LIPANI MIVARDI Třebechovice pod Orebem</t>
+    <t>Šmůlová Barbora</t>
+  </si>
+  <si>
+    <t>Bačina Zbyněk</t>
+  </si>
+  <si>
+    <t>Brož Jan</t>
+  </si>
+  <si>
+    <t>Konečná Michaela</t>
+  </si>
+  <si>
+    <t>Kučera Jiří</t>
+  </si>
+  <si>
+    <t>Zeman Luboš</t>
+  </si>
+  <si>
+    <t>Vyslyšel Vladimír ml.</t>
+  </si>
+  <si>
+    <t>Kovařík Jaroslav ml.</t>
   </si>
   <si>
     <t>Počarovský Jan MUDr.</t>
   </si>
   <si>
-    <t>Hanáček František</t>
+    <t>Janečka Martin</t>
+  </si>
+  <si>
+    <t>Válka Ondřej</t>
   </si>
   <si>
     <t>Novák Jan</t>
   </si>
   <si>
-    <t>Cajthaml Jaroslav</t>
-[...7 lines deleted...]
-  <si>
     <t>Vojáček Zdeněk</t>
   </si>
   <si>
-    <t>Klásek Petr</t>
-[...11 lines deleted...]
-    <t>Michalovič Tomáš</t>
+    <t>Krištof Jan</t>
+  </si>
+  <si>
+    <t>Secula Denis</t>
+  </si>
+  <si>
+    <t>Mach-Piwowar Elzbieta</t>
+  </si>
+  <si>
+    <t>Krym Petr</t>
   </si>
   <si>
     <t>Horálek Miroslav</t>
   </si>
   <si>
     <t>Kaplár Filip</t>
   </si>
   <si>
-    <t>Ambros Josef</t>
-[...5 lines deleted...]
-    <t>Kudrna Šimon</t>
+    <t>Krištof Tomáš</t>
   </si>
   <si>
     <t>Vos Cornelis</t>
   </si>
   <si>
-    <t>Vyhlídal Emanuel</t>
-[...26 lines deleted...]
-    <t>MO ČRS NEPOMUK “E“</t>
+    <t>Zejda Jiří</t>
   </si>
   <si>
     <t>Sobotka Petr</t>
   </si>
   <si>
-    <t>Švejcar Petr</t>
-[...1 lines deleted...]
-  <si>
     <t>Mihalík Ondra</t>
   </si>
   <si>
+    <t>Slezák Pavel</t>
+  </si>
+  <si>
+    <t>Ovsíková Tereza</t>
+  </si>
+  <si>
     <t>Šimice Jan</t>
   </si>
   <si>
-    <t>Cimrman Petr</t>
-[...11 lines deleted...]
-    <t>MRS Junioři TUBERTINI</t>
+    <t>Richter Dalibor</t>
+  </si>
+  <si>
+    <t>Chromý Radomír</t>
+  </si>
+  <si>
+    <t>Hurdálek Pavel</t>
+  </si>
+  <si>
+    <t>Hradec Králové</t>
+  </si>
+  <si>
+    <t>Staňková Eliška</t>
   </si>
   <si>
     <t>Krejsa Miroslav</t>
   </si>
   <si>
     <t>Lev Radek st.</t>
   </si>
   <si>
-    <t>Pavlovský Milan</t>
-[...7 lines deleted...]
-  <si>
     <t>Vejs David</t>
   </si>
   <si>
-    <t>Zrůstek Martin Ing.</t>
-[...4 lines deleted...]
-  <si>
     <t>Pinczker Rene</t>
   </si>
   <si>
-    <t>Rybenský Roman</t>
-[...14 lines deleted...]
-    <t>Hájek Vladimír</t>
+    <t>Klapsia Vilém</t>
+  </si>
+  <si>
+    <t>Hrdina Jiří</t>
+  </si>
+  <si>
+    <t>Buráň Jan</t>
   </si>
   <si>
     <t>Rzucidlo Adolf</t>
   </si>
   <si>
-    <t>Štiková Jana</t>
-[...10 lines deleted...]
-  <si>
     <t>Orel Vítězslav</t>
   </si>
   <si>
-    <t>Kolínek Miroslav Bc.</t>
-[...20 lines deleted...]
-    <t>Jiránek Adam</t>
+    <t>Balvín Jaroslav</t>
+  </si>
+  <si>
+    <t>Týniště nad Orlicí</t>
   </si>
   <si>
     <t>Čech Jakub</t>
   </si>
   <si>
-    <t>Šmůlová Barbora</t>
-[...5 lines deleted...]
-    <t>Darebník Roman</t>
+    <t>Chvála Petr</t>
+  </si>
+  <si>
+    <t>Kopa Stanislav</t>
   </si>
   <si>
     <t>Dravits Alexander</t>
   </si>
   <si>
     <t>Matějková Agáta</t>
   </si>
   <si>
-    <t>Kendiura Tomáš</t>
+    <t>Počarovský Aleš</t>
+  </si>
+  <si>
+    <t>Falta Kamil</t>
+  </si>
+  <si>
+    <t>Opočno</t>
   </si>
   <si>
     <t>Kasl Josef</t>
   </si>
   <si>
-    <t>Syrovátka Pavel</t>
-[...1 lines deleted...]
-  <si>
     <t>Šupol Michal</t>
   </si>
   <si>
     <t>Nedvěd Odlřich</t>
   </si>
   <si>
     <t>Novotný Jan ml.</t>
   </si>
   <si>
+    <t>Vyslyšel Vladimír st.</t>
+  </si>
+  <si>
     <t>Šefl Václav</t>
   </si>
   <si>
     <t>Hozman Jan</t>
   </si>
   <si>
-    <t>Zieglerová Julie</t>
-[...2 lines deleted...]
-    <t>Buráň Jan</t>
+    <t>Vlček Petr</t>
   </si>
   <si>
     <t>Richterová Tereza</t>
   </si>
   <si>
-    <t>U25Ž</t>
-[...4 lines deleted...]
-  <si>
     <t>Koten Petr</t>
   </si>
   <si>
+    <t>Vidím Jaroslav</t>
+  </si>
+  <si>
     <t>Sedláček Bohumil</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
-    <t>Krym Petr</t>
-[...1 lines deleted...]
-  <si>
     <t>Svatoš Petr Bc.</t>
   </si>
   <si>
     <t>Kozlovský Radim</t>
   </si>
   <si>
     <t>Kovář Martin</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Seidl Jan</t>
   </si>
   <si>
-    <t>Hanyková Eliška</t>
-[...1 lines deleted...]
-  <si>
     <t>Červinka Lubomír</t>
   </si>
   <si>
     <t>Petráček Ota</t>
   </si>
   <si>
-    <t>Válka Ondřej</t>
-[...2 lines deleted...]
-    <t>Konečná Michaela</t>
+    <t>Šmůla Štěpán</t>
+  </si>
+  <si>
+    <t>Dobřany</t>
+  </si>
+  <si>
+    <t>Glaser Jan</t>
+  </si>
+  <si>
+    <t>MO Stříbro</t>
+  </si>
+  <si>
+    <t>Malčok Mikuláš</t>
+  </si>
+  <si>
+    <t>Ostrava</t>
+  </si>
+  <si>
+    <t>Malčok Matyáš</t>
+  </si>
+  <si>
+    <t>Bursíková Lucie</t>
+  </si>
+  <si>
+    <t>Rokycany/Západočeský Územní svaz</t>
+  </si>
+  <si>
+    <t>Stach Vojtěch</t>
+  </si>
+  <si>
+    <t>MO Plzeň 1</t>
+  </si>
+  <si>
+    <t>Matějíčková Eliška</t>
+  </si>
+  <si>
+    <t>Berousek Martin</t>
+  </si>
+  <si>
+    <t>Porkertová Stanislava</t>
+  </si>
+  <si>
+    <t>Bursík Michal</t>
+  </si>
+  <si>
+    <t>Rokycany</t>
+  </si>
+  <si>
+    <t>Pražák Patrik</t>
+  </si>
+  <si>
+    <t>Šmatlák Václav</t>
   </si>
   <si>
     <t>Průběžný žebříček LRU plavaná - U25</t>
   </si>
   <si>
     <t>Průběžný žebříček LRU plavaná - U20</t>
   </si>
   <si>
     <t>Průběžný žebříček LRU plavaná - U15</t>
   </si>
   <si>
     <t>Průběžný žebříček LRU plavaná - Ženy</t>
   </si>
   <si>
     <t>Průběžný žebříček LRU plavaná - Hendikepovaní</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1211,82 +1427,82 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260503" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260614" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260503" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260614" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260503" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260614" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260503" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260614" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260503" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260614" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260503" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plavana.info/?utm_source=xls&amp;utm_medium=link&amp;utm_campaign=zebricek20260614" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I183"/>
+  <dimension ref="A1:I243"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I183" sqref="I183"/>
+      <selection activeCell="I243" sqref="I243"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.28" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.85" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.85" customWidth="true" style="0"/>
     <col min="8" max="8" width="7.42" customWidth="true" style="0"/>
     <col min="9" max="9" width="7.28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
@@ -1331,5283 +1547,7023 @@
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="6">
-        <v>4379</v>
+        <v>1758</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="9">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G5" s="9">
-        <v>171</v>
+        <v>351</v>
       </c>
       <c r="H5" s="9">
-        <v>171</v>
+        <v>351</v>
       </c>
       <c r="I5" s="9">
-        <v>0</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="6">
-        <v>2877</v>
+        <v>1906</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="9">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G6" s="9">
-        <v>139</v>
+        <v>292</v>
       </c>
       <c r="H6" s="9">
-        <v>139</v>
+        <v>292</v>
       </c>
       <c r="I6" s="9">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="6">
-        <v>4454</v>
+        <v>4379</v>
       </c>
       <c r="C7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="9">
         <v>14</v>
       </c>
-      <c r="F7" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="9">
-        <v>134</v>
+        <v>334</v>
       </c>
       <c r="H7" s="9">
-        <v>134</v>
+        <v>286</v>
       </c>
       <c r="I7" s="9">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="6">
-        <v>1331</v>
+        <v>7369</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F8" s="9">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="G8" s="9">
-        <v>116</v>
+        <v>280</v>
       </c>
       <c r="H8" s="9">
-        <v>116</v>
+        <v>279</v>
       </c>
       <c r="I8" s="9">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="6">
-        <v>1143</v>
+        <v>3879</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="9">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G9" s="9">
-        <v>176</v>
+        <v>277</v>
       </c>
       <c r="H9" s="9">
-        <v>116</v>
+        <v>277</v>
       </c>
       <c r="I9" s="9">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="6">
-        <v>3</v>
+        <v>8576</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G10" s="9">
-        <v>106</v>
+        <v>262</v>
       </c>
       <c r="H10" s="9">
-        <v>106</v>
+        <v>262</v>
       </c>
       <c r="I10" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="4">
         <v>7</v>
       </c>
       <c r="B11" s="6">
-        <v>1758</v>
+        <v>5491</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E11" s="8" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F11" s="9">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G11" s="9">
-        <v>103</v>
+        <v>257</v>
       </c>
       <c r="H11" s="9">
-        <v>103</v>
+        <v>257</v>
       </c>
       <c r="I11" s="9">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="6">
-        <v>7318</v>
+        <v>4832</v>
       </c>
       <c r="C12" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="9">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G12" s="9">
-        <v>103</v>
+        <v>307</v>
       </c>
       <c r="H12" s="9">
-        <v>103</v>
+        <v>252</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="4">
         <v>9</v>
       </c>
       <c r="B13" s="6">
-        <v>2667</v>
+        <v>1671</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F13" s="9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G13" s="9">
-        <v>102</v>
+        <v>246</v>
       </c>
       <c r="H13" s="9">
-        <v>102</v>
+        <v>246</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="4">
         <v>10</v>
       </c>
       <c r="B14" s="6">
-        <v>2782</v>
-[...1 lines deleted...]
-      <c r="C14" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G14" s="9">
-        <v>102</v>
+        <v>231</v>
       </c>
       <c r="H14" s="9">
-        <v>102</v>
+        <v>231</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="4">
         <v>11</v>
       </c>
       <c r="B15" s="6">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C15" s="7" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="F15" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G15" s="9">
-        <v>100</v>
+        <v>226</v>
       </c>
       <c r="H15" s="9">
-        <v>100</v>
+        <v>226</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="4">
         <v>12</v>
       </c>
       <c r="B16" s="6">
-        <v>3912</v>
+        <v>8496</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F16" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G16" s="9">
-        <v>99</v>
+        <v>224</v>
       </c>
       <c r="H16" s="9">
-        <v>99</v>
+        <v>224</v>
       </c>
       <c r="I16" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="4">
         <v>13</v>
       </c>
       <c r="B17" s="6">
-        <v>5639</v>
+        <v>1584</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>37</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="F17" s="9">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G17" s="9">
-        <v>99</v>
+        <v>270</v>
       </c>
       <c r="H17" s="9">
-        <v>99</v>
+        <v>224</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="4">
         <v>14</v>
       </c>
       <c r="B18" s="6">
-        <v>7010</v>
+        <v>2829</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F18" s="9">
         <v>8</v>
       </c>
       <c r="G18" s="9">
-        <v>99</v>
+        <v>218</v>
       </c>
       <c r="H18" s="9">
-        <v>99</v>
+        <v>218</v>
       </c>
       <c r="I18" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="4">
         <v>15</v>
       </c>
       <c r="B19" s="6">
-        <v>4832</v>
+        <v>4454</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="F19" s="9">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="G19" s="9">
-        <v>98</v>
+        <v>268</v>
       </c>
       <c r="H19" s="9">
-        <v>98</v>
+        <v>215</v>
       </c>
       <c r="I19" s="9">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="4">
         <v>16</v>
       </c>
       <c r="B20" s="6">
-        <v>3725</v>
+        <v>3</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="F20" s="9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G20" s="9">
-        <v>98</v>
+        <v>212</v>
       </c>
       <c r="H20" s="9">
-        <v>98</v>
+        <v>212</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="4">
         <v>17</v>
       </c>
       <c r="B21" s="6">
-        <v>190</v>
+        <v>5980</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="F21" s="9">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G21" s="9">
-        <v>97</v>
+        <v>254</v>
       </c>
       <c r="H21" s="9">
-        <v>97</v>
+        <v>210</v>
       </c>
       <c r="I21" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="4">
         <v>18</v>
       </c>
       <c r="B22" s="6">
         <v>19</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="F22" s="9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G22" s="9">
-        <v>96</v>
+        <v>206</v>
       </c>
       <c r="H22" s="9">
-        <v>96</v>
+        <v>206</v>
       </c>
       <c r="I22" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="4">
         <v>19</v>
       </c>
       <c r="B23" s="6">
-        <v>3879</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>2210</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>46</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="F23" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G23" s="9">
-        <v>93</v>
+        <v>203</v>
       </c>
       <c r="H23" s="9">
-        <v>93</v>
+        <v>203</v>
       </c>
       <c r="I23" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="4">
         <v>20</v>
       </c>
       <c r="B24" s="6">
-        <v>7369</v>
-[...1 lines deleted...]
-      <c r="C24" s="7" t="s">
+        <v>3912</v>
+      </c>
+      <c r="C24" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G24" s="9">
-        <v>91</v>
+        <v>201</v>
       </c>
       <c r="H24" s="9">
-        <v>91</v>
+        <v>201</v>
       </c>
       <c r="I24" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="4">
         <v>21</v>
       </c>
       <c r="B25" s="6">
-        <v>5638</v>
+        <v>2132</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F25" s="9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G25" s="9">
-        <v>91</v>
+        <v>196</v>
       </c>
       <c r="H25" s="9">
-        <v>91</v>
+        <v>196</v>
       </c>
       <c r="I25" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="4">
         <v>22</v>
       </c>
       <c r="B26" s="6">
-        <v>6694</v>
+        <v>72</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F26" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G26" s="9">
-        <v>90</v>
+        <v>195</v>
       </c>
       <c r="H26" s="9">
-        <v>90</v>
+        <v>195</v>
       </c>
       <c r="I26" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="4">
         <v>23</v>
       </c>
       <c r="B27" s="6">
-        <v>7424</v>
+        <v>5638</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="F27" s="9">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="G27" s="9">
-        <v>90</v>
+        <v>245</v>
       </c>
       <c r="H27" s="9">
-        <v>90</v>
+        <v>195</v>
       </c>
       <c r="I27" s="9">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="4">
         <v>24</v>
       </c>
       <c r="B28" s="6">
-        <v>2210</v>
-[...1 lines deleted...]
-      <c r="C28" s="7" t="s">
+        <v>3490</v>
+      </c>
+      <c r="C28" s="5" t="s">
         <v>54</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>23</v>
       </c>
       <c r="F28" s="9">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G28" s="9">
-        <v>88</v>
+        <v>194</v>
       </c>
       <c r="H28" s="9">
-        <v>88</v>
+        <v>194</v>
       </c>
       <c r="I28" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="4">
         <v>25</v>
       </c>
       <c r="B29" s="6">
-        <v>72</v>
+        <v>190</v>
       </c>
       <c r="C29" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G29" s="9">
-        <v>88</v>
+        <v>191</v>
       </c>
       <c r="H29" s="9">
-        <v>88</v>
+        <v>191</v>
       </c>
       <c r="I29" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="4">
         <v>26</v>
       </c>
       <c r="B30" s="6">
-        <v>1057</v>
+        <v>2877</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="F30" s="9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G30" s="9">
-        <v>88</v>
+        <v>191</v>
       </c>
       <c r="H30" s="9">
-        <v>88</v>
+        <v>191</v>
       </c>
       <c r="I30" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="4">
         <v>27</v>
       </c>
       <c r="B31" s="6">
-        <v>2132</v>
+        <v>3551</v>
       </c>
       <c r="C31" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E31" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F31" s="9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G31" s="9">
-        <v>88</v>
+        <v>190</v>
       </c>
       <c r="H31" s="9">
-        <v>88</v>
+        <v>190</v>
       </c>
       <c r="I31" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="4">
         <v>28</v>
       </c>
       <c r="B32" s="6">
-        <v>8117</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>1691</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>60</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="F32" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G32" s="9">
-        <v>86</v>
+        <v>250</v>
       </c>
       <c r="H32" s="9">
-        <v>86</v>
+        <v>190</v>
       </c>
       <c r="I32" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="4">
         <v>29</v>
       </c>
       <c r="B33" s="6">
-        <v>5980</v>
+        <v>6445</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="F33" s="9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G33" s="9">
-        <v>85</v>
+        <v>189</v>
       </c>
       <c r="H33" s="9">
-        <v>85</v>
+        <v>189</v>
       </c>
       <c r="I33" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="4">
         <v>30</v>
       </c>
       <c r="B34" s="6">
-        <v>6445</v>
+        <v>2412</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>13</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>14</v>
       </c>
       <c r="F34" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G34" s="9">
-        <v>84</v>
+        <v>188</v>
       </c>
       <c r="H34" s="9">
-        <v>84</v>
+        <v>188</v>
       </c>
       <c r="I34" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="4">
         <v>31</v>
       </c>
       <c r="B35" s="6">
-        <v>8867</v>
+        <v>1331</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F35" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G35" s="9">
-        <v>84</v>
+        <v>187</v>
       </c>
       <c r="H35" s="9">
-        <v>84</v>
+        <v>187</v>
       </c>
       <c r="I35" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="4">
         <v>32</v>
       </c>
       <c r="B36" s="6">
-        <v>111</v>
+        <v>2782</v>
       </c>
       <c r="C36" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F36" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G36" s="9">
-        <v>81</v>
+        <v>184</v>
       </c>
       <c r="H36" s="9">
-        <v>81</v>
+        <v>184</v>
       </c>
       <c r="I36" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="4">
         <v>33</v>
       </c>
       <c r="B37" s="6">
-        <v>4378</v>
+        <v>1057</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F37" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G37" s="9">
-        <v>80</v>
+        <v>183</v>
       </c>
       <c r="H37" s="9">
-        <v>80</v>
+        <v>183</v>
       </c>
       <c r="I37" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="4">
         <v>34</v>
       </c>
       <c r="B38" s="6">
-        <v>3443</v>
+        <v>7436</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F38" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G38" s="9">
-        <v>79</v>
+        <v>180</v>
       </c>
       <c r="H38" s="9">
-        <v>79</v>
+        <v>180</v>
       </c>
       <c r="I38" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="4">
         <v>35</v>
       </c>
       <c r="B39" s="6">
-        <v>3503</v>
+        <v>2188</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D39" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G39" s="9">
-        <v>79</v>
+        <v>178</v>
       </c>
       <c r="H39" s="9">
-        <v>79</v>
+        <v>178</v>
       </c>
       <c r="I39" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="4">
         <v>36</v>
       </c>
       <c r="B40" s="6">
-        <v>5</v>
+        <v>7010</v>
       </c>
       <c r="C40" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F40" s="9">
+        <v>12</v>
+      </c>
+      <c r="G40" s="9">
+        <v>175</v>
+      </c>
+      <c r="H40" s="9">
+        <v>175</v>
+      </c>
+      <c r="I40" s="9">
         <v>4</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="4">
         <v>37</v>
       </c>
       <c r="B41" s="6">
-        <v>8572</v>
+        <v>2954</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="F41" s="9">
         <v>6</v>
       </c>
       <c r="G41" s="9">
-        <v>120</v>
+        <v>174</v>
       </c>
       <c r="H41" s="9">
-        <v>79</v>
+        <v>174</v>
       </c>
       <c r="I41" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="4">
         <v>38</v>
       </c>
       <c r="B42" s="6">
-        <v>6122</v>
+        <v>2216</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F42" s="9">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G42" s="9">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="H42" s="9">
-        <v>79</v>
+        <v>169</v>
       </c>
       <c r="I42" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="4">
         <v>39</v>
       </c>
       <c r="B43" s="6">
-        <v>1906</v>
+        <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>13</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>59</v>
       </c>
       <c r="F43" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G43" s="9">
-        <v>78</v>
+        <v>169</v>
       </c>
       <c r="H43" s="9">
-        <v>78</v>
+        <v>169</v>
       </c>
       <c r="I43" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="4">
         <v>40</v>
       </c>
       <c r="B44" s="6">
-        <v>7436</v>
+        <v>2182</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="F44" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G44" s="9">
-        <v>77</v>
+        <v>168</v>
       </c>
       <c r="H44" s="9">
-        <v>77</v>
+        <v>168</v>
       </c>
       <c r="I44" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="4">
         <v>41</v>
       </c>
       <c r="B45" s="6">
-        <v>2187</v>
+        <v>1804</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="F45" s="9">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G45" s="9">
-        <v>73</v>
+        <v>168</v>
       </c>
       <c r="H45" s="9">
-        <v>73</v>
+        <v>168</v>
       </c>
       <c r="I45" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="4">
         <v>42</v>
       </c>
       <c r="B46" s="6">
-        <v>7052</v>
+        <v>1507</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F46" s="9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G46" s="9">
-        <v>71</v>
+        <v>167</v>
       </c>
       <c r="H46" s="9">
-        <v>71</v>
+        <v>167</v>
       </c>
       <c r="I46" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="4">
         <v>43</v>
       </c>
       <c r="B47" s="6">
-        <v>1505</v>
+        <v>8572</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="F47" s="9">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="G47" s="9">
-        <v>71</v>
+        <v>251</v>
       </c>
       <c r="H47" s="9">
-        <v>71</v>
+        <v>166</v>
       </c>
       <c r="I47" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="4">
         <v>44</v>
       </c>
       <c r="B48" s="6">
-        <v>8101</v>
+        <v>55</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="F48" s="9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G48" s="9">
-        <v>92</v>
+        <v>162</v>
       </c>
       <c r="H48" s="9">
-        <v>71</v>
+        <v>162</v>
       </c>
       <c r="I48" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="4">
         <v>45</v>
       </c>
       <c r="B49" s="6">
-        <v>10</v>
+        <v>1853</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>91</v>
+        <v>43</v>
       </c>
       <c r="F49" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G49" s="9">
-        <v>70</v>
+        <v>161</v>
       </c>
       <c r="H49" s="9">
-        <v>70</v>
+        <v>161</v>
       </c>
       <c r="I49" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="4">
         <v>46</v>
       </c>
       <c r="B50" s="6">
-        <v>7219</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>4123</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>86</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="F50" s="9">
         <v>6</v>
       </c>
       <c r="G50" s="9">
-        <v>85</v>
+        <v>159</v>
       </c>
       <c r="H50" s="9">
-        <v>63</v>
+        <v>159</v>
       </c>
       <c r="I50" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="4">
         <v>47</v>
       </c>
       <c r="B51" s="6">
-        <v>5627</v>
+        <v>8053</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="F51" s="9">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="G51" s="9">
-        <v>62</v>
+        <v>258</v>
       </c>
       <c r="H51" s="9">
-        <v>62</v>
+        <v>158</v>
       </c>
       <c r="I51" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="4">
         <v>48</v>
       </c>
       <c r="B52" s="6">
-        <v>5491</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>21</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>90</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E52" s="8" t="s">
-        <v>27</v>
+      <c r="E52" s="5" t="s">
+        <v>43</v>
       </c>
       <c r="F52" s="9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G52" s="9">
-        <v>62</v>
+        <v>157</v>
       </c>
       <c r="H52" s="9">
-        <v>62</v>
+        <v>157</v>
       </c>
       <c r="I52" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="4">
         <v>49</v>
       </c>
       <c r="B53" s="6">
-        <v>2393</v>
+        <v>3042</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>87</v>
+        <v>40</v>
       </c>
       <c r="F53" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G53" s="9">
-        <v>62</v>
+        <v>156</v>
       </c>
       <c r="H53" s="9">
-        <v>62</v>
+        <v>156</v>
       </c>
       <c r="I53" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="4">
         <v>50</v>
       </c>
       <c r="B54" s="6">
-        <v>7</v>
+        <v>8054</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
       <c r="F54" s="9">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G54" s="9">
-        <v>61</v>
+        <v>202</v>
       </c>
       <c r="H54" s="9">
-        <v>61</v>
+        <v>156</v>
       </c>
       <c r="I54" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="4">
         <v>51</v>
       </c>
       <c r="B55" s="6">
-        <v>3490</v>
+        <v>111</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="F55" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G55" s="9">
-        <v>61</v>
+        <v>155</v>
       </c>
       <c r="H55" s="9">
-        <v>61</v>
+        <v>155</v>
       </c>
       <c r="I55" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="4">
         <v>52</v>
       </c>
       <c r="B56" s="6">
-        <v>6836</v>
+        <v>2015</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="F56" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G56" s="9">
-        <v>61</v>
+        <v>151</v>
       </c>
       <c r="H56" s="9">
-        <v>61</v>
+        <v>151</v>
       </c>
       <c r="I56" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="4">
         <v>53</v>
       </c>
       <c r="B57" s="6">
-        <v>7615</v>
+        <v>2187</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>13</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>16</v>
       </c>
       <c r="F57" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G57" s="9">
-        <v>60</v>
+        <v>151</v>
       </c>
       <c r="H57" s="9">
-        <v>60</v>
+        <v>151</v>
       </c>
       <c r="I57" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="4">
         <v>54</v>
       </c>
       <c r="B58" s="6">
-        <v>1804</v>
+        <v>4351</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>13</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>14</v>
       </c>
       <c r="F58" s="9">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G58" s="9">
-        <v>60</v>
+        <v>147</v>
       </c>
       <c r="H58" s="9">
-        <v>60</v>
+        <v>147</v>
       </c>
       <c r="I58" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="4">
         <v>55</v>
       </c>
       <c r="B59" s="6">
-        <v>2182</v>
+        <v>1143</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>98</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>99</v>
       </c>
       <c r="F59" s="9">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G59" s="9">
-        <v>60</v>
+        <v>206</v>
       </c>
       <c r="H59" s="9">
-        <v>60</v>
+        <v>146</v>
       </c>
       <c r="I59" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="4">
         <v>56</v>
       </c>
       <c r="B60" s="6">
-        <v>7682</v>
+        <v>7052</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="F60" s="9">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G60" s="9">
-        <v>101</v>
+        <v>146</v>
       </c>
       <c r="H60" s="9">
-        <v>60</v>
+        <v>146</v>
       </c>
       <c r="I60" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="4">
         <v>57</v>
       </c>
       <c r="B61" s="6">
-        <v>39</v>
+        <v>6694</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="F61" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G61" s="9">
-        <v>59</v>
+        <v>145</v>
       </c>
       <c r="H61" s="9">
-        <v>59</v>
+        <v>145</v>
       </c>
       <c r="I61" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="4">
         <v>58</v>
       </c>
       <c r="B62" s="6">
-        <v>3166</v>
+        <v>2409</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E62" s="5" t="s">
-        <v>107</v>
+      <c r="E62" s="8" t="s">
+        <v>16</v>
       </c>
       <c r="F62" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G62" s="9">
-        <v>57</v>
+        <v>144</v>
       </c>
       <c r="H62" s="9">
-        <v>57</v>
+        <v>144</v>
       </c>
       <c r="I62" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="4">
         <v>59</v>
       </c>
       <c r="B63" s="6">
-        <v>569</v>
+        <v>3443</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="F63" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G63" s="9">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="H63" s="9">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="I63" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="4">
         <v>60</v>
       </c>
       <c r="B64" s="6">
-        <v>8106</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>2368</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>105</v>
       </c>
       <c r="D64" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E64" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G64" s="9">
-        <v>57</v>
+        <v>142</v>
       </c>
       <c r="H64" s="9">
-        <v>57</v>
+        <v>142</v>
       </c>
       <c r="I64" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="4">
         <v>61</v>
       </c>
       <c r="B65" s="6">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="F65" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G65" s="9">
-        <v>57</v>
+        <v>141</v>
       </c>
       <c r="H65" s="9">
-        <v>57</v>
+        <v>141</v>
       </c>
       <c r="I65" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="4">
         <v>62</v>
       </c>
       <c r="B66" s="6">
-        <v>6923</v>
+        <v>7318</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>103</v>
+        <v>67</v>
       </c>
       <c r="F66" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G66" s="9">
-        <v>57</v>
+        <v>141</v>
       </c>
       <c r="H66" s="9">
-        <v>57</v>
+        <v>141</v>
       </c>
       <c r="I66" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="4">
         <v>63</v>
       </c>
       <c r="B67" s="6">
-        <v>3042</v>
+        <v>7</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>115</v>
+        <v>52</v>
       </c>
       <c r="F67" s="9">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G67" s="9">
-        <v>57</v>
+        <v>137</v>
       </c>
       <c r="H67" s="9">
-        <v>57</v>
+        <v>137</v>
       </c>
       <c r="I67" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="4">
         <v>64</v>
       </c>
       <c r="B68" s="6">
-        <v>158</v>
+        <v>1505</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="F68" s="9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G68" s="9">
-        <v>57</v>
+        <v>136</v>
       </c>
       <c r="H68" s="9">
-        <v>57</v>
+        <v>136</v>
       </c>
       <c r="I68" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="4">
         <v>65</v>
       </c>
       <c r="B69" s="6">
-        <v>8591</v>
+        <v>5639</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>13</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>112</v>
       </c>
       <c r="F69" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G69" s="9">
-        <v>57</v>
+        <v>136</v>
       </c>
       <c r="H69" s="9">
-        <v>57</v>
+        <v>136</v>
       </c>
       <c r="I69" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="4">
         <v>66</v>
       </c>
       <c r="B70" s="6">
-        <v>1104</v>
+        <v>1999</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F70" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G70" s="9">
-        <v>57</v>
+        <v>130</v>
       </c>
       <c r="H70" s="9">
-        <v>57</v>
+        <v>130</v>
       </c>
       <c r="I70" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="4">
         <v>67</v>
       </c>
       <c r="B71" s="6">
-        <v>8822</v>
+        <v>3921</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="F71" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G71" s="9">
-        <v>57</v>
+        <v>130</v>
       </c>
       <c r="H71" s="9">
-        <v>57</v>
+        <v>130</v>
       </c>
       <c r="I71" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="4">
         <v>68</v>
       </c>
       <c r="B72" s="6">
-        <v>8943</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>39</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>115</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="F72" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G72" s="9">
-        <v>55</v>
+        <v>129</v>
       </c>
       <c r="H72" s="9">
-        <v>55</v>
+        <v>129</v>
       </c>
       <c r="I72" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="4">
         <v>69</v>
       </c>
       <c r="B73" s="6">
-        <v>2829</v>
+        <v>569</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F73" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G73" s="9">
-        <v>55</v>
+        <v>128</v>
       </c>
       <c r="H73" s="9">
-        <v>55</v>
+        <v>128</v>
       </c>
       <c r="I73" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="4">
         <v>70</v>
       </c>
       <c r="B74" s="6">
-        <v>8574</v>
+        <v>7570</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>120</v>
+      </c>
+      <c r="E74" s="8" t="s">
+        <v>121</v>
       </c>
       <c r="F74" s="9">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G74" s="9">
-        <v>54</v>
+        <v>201</v>
       </c>
       <c r="H74" s="9">
-        <v>54</v>
+        <v>128</v>
       </c>
       <c r="I74" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="4">
         <v>71</v>
       </c>
       <c r="B75" s="6">
-        <v>6043</v>
+        <v>4102</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="F75" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G75" s="9">
-        <v>54</v>
+        <v>122</v>
       </c>
       <c r="H75" s="9">
-        <v>54</v>
+        <v>122</v>
       </c>
       <c r="I75" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="4">
         <v>72</v>
       </c>
       <c r="B76" s="6">
-        <v>1200</v>
+        <v>7536</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>115</v>
+        <v>40</v>
       </c>
       <c r="F76" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G76" s="9">
-        <v>54</v>
+        <v>215</v>
       </c>
       <c r="H76" s="9">
-        <v>54</v>
+        <v>118</v>
       </c>
       <c r="I76" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="4">
         <v>73</v>
       </c>
       <c r="B77" s="6">
-        <v>7023</v>
+        <v>1747</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>98</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>125</v>
       </c>
       <c r="F77" s="9">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G77" s="9">
-        <v>89</v>
+        <v>167</v>
       </c>
       <c r="H77" s="9">
-        <v>54</v>
+        <v>117</v>
       </c>
       <c r="I77" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="4">
         <v>74</v>
       </c>
       <c r="B78" s="6">
-        <v>3551</v>
+        <v>158</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>74</v>
+        <v>127</v>
       </c>
       <c r="F78" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G78" s="9">
-        <v>53</v>
+        <v>115</v>
       </c>
       <c r="H78" s="9">
-        <v>53</v>
+        <v>115</v>
       </c>
       <c r="I78" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="4">
         <v>75</v>
       </c>
       <c r="B79" s="6">
-        <v>7681</v>
+        <v>2005</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="F79" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G79" s="9">
-        <v>66</v>
+        <v>114</v>
       </c>
       <c r="H79" s="9">
-        <v>53</v>
+        <v>114</v>
       </c>
       <c r="I79" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="4">
         <v>76</v>
       </c>
       <c r="B80" s="6">
-        <v>8575</v>
+        <v>6122</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>111</v>
+        <v>73</v>
       </c>
       <c r="F80" s="9">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="G80" s="9">
-        <v>52</v>
+        <v>235</v>
       </c>
       <c r="H80" s="9">
-        <v>52</v>
+        <v>114</v>
       </c>
       <c r="I80" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="4">
         <v>77</v>
       </c>
       <c r="B81" s="6">
-        <v>8496</v>
+        <v>8106</v>
       </c>
       <c r="C81" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E81" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="D81" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F81" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G81" s="9">
-        <v>51</v>
+        <v>112</v>
       </c>
       <c r="H81" s="9">
-        <v>51</v>
+        <v>112</v>
       </c>
       <c r="I81" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="4">
         <v>78</v>
       </c>
       <c r="B82" s="6">
-        <v>1691</v>
-[...1 lines deleted...]
-      <c r="C82" s="7" t="s">
+        <v>7424</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E82" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="D82" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F82" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G82" s="9">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H82" s="9">
-        <v>51</v>
+        <v>112</v>
       </c>
       <c r="I82" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="4">
         <v>79</v>
       </c>
       <c r="B83" s="6">
-        <v>7683</v>
+        <v>3503</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="F83" s="9">
         <v>6</v>
       </c>
       <c r="G83" s="9">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="H83" s="9">
-        <v>51</v>
+        <v>111</v>
       </c>
       <c r="I83" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="4">
         <v>80</v>
       </c>
       <c r="B84" s="6">
-        <v>2835</v>
+        <v>6836</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="F84" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G84" s="9">
-        <v>50</v>
+        <v>111</v>
       </c>
       <c r="H84" s="9">
-        <v>50</v>
+        <v>111</v>
       </c>
       <c r="I84" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="4">
         <v>81</v>
       </c>
       <c r="B85" s="6">
-        <v>1839</v>
+        <v>3794</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>13</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>23</v>
       </c>
       <c r="F85" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G85" s="9">
-        <v>50</v>
+        <v>111</v>
       </c>
       <c r="H85" s="9">
-        <v>50</v>
+        <v>111</v>
       </c>
       <c r="I85" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="4">
         <v>82</v>
       </c>
       <c r="B86" s="6">
-        <v>3921</v>
+        <v>3725</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="F86" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G86" s="9">
-        <v>50</v>
+        <v>110</v>
       </c>
       <c r="H86" s="9">
-        <v>50</v>
+        <v>110</v>
       </c>
       <c r="I86" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="4">
         <v>83</v>
       </c>
       <c r="B87" s="6">
-        <v>7584</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>2164</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>138</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>77</v>
+        <v>139</v>
       </c>
       <c r="F87" s="9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G87" s="9">
-        <v>50</v>
+        <v>110</v>
       </c>
       <c r="H87" s="9">
-        <v>50</v>
+        <v>110</v>
       </c>
       <c r="I87" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="4">
         <v>84</v>
       </c>
       <c r="B88" s="6">
-        <v>1507</v>
+        <v>8574</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="F88" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G88" s="9">
-        <v>49</v>
+        <v>109</v>
       </c>
       <c r="H88" s="9">
-        <v>49</v>
+        <v>109</v>
       </c>
       <c r="I88" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="4">
         <v>85</v>
       </c>
       <c r="B89" s="6">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>196</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>141</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>13</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>48</v>
       </c>
       <c r="F89" s="9">
         <v>4</v>
       </c>
       <c r="G89" s="9">
-        <v>49</v>
+        <v>109</v>
       </c>
       <c r="H89" s="9">
-        <v>49</v>
+        <v>109</v>
       </c>
       <c r="I89" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="4">
         <v>86</v>
       </c>
       <c r="B90" s="6">
-        <v>4062</v>
+        <v>6923</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="F90" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G90" s="9">
-        <v>48</v>
+        <v>169</v>
       </c>
       <c r="H90" s="9">
-        <v>48</v>
+        <v>109</v>
       </c>
       <c r="I90" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="4">
         <v>87</v>
       </c>
       <c r="B91" s="6">
-        <v>1745</v>
+        <v>3166</v>
       </c>
       <c r="C91" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E91" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="D91" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F91" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G91" s="9">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="H91" s="9">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="I91" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="4">
         <v>88</v>
       </c>
       <c r="B92" s="6">
-        <v>781</v>
-[...1 lines deleted...]
-      <c r="C92" s="5" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C92" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>13</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>40</v>
       </c>
       <c r="F92" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G92" s="9">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="H92" s="9">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="I92" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="4">
         <v>89</v>
       </c>
       <c r="B93" s="6">
-        <v>787</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>8211</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>146</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="F93" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G93" s="9">
-        <v>48</v>
+        <v>106</v>
       </c>
       <c r="H93" s="9">
-        <v>48</v>
+        <v>106</v>
       </c>
       <c r="I93" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="4">
         <v>90</v>
       </c>
       <c r="B94" s="6">
-        <v>2015</v>
+        <v>949</v>
       </c>
       <c r="C94" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E94" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="D94" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F94" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G94" s="9">
-        <v>48</v>
+        <v>106</v>
       </c>
       <c r="H94" s="9">
-        <v>48</v>
+        <v>106</v>
       </c>
       <c r="I94" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="4">
         <v>91</v>
       </c>
       <c r="B95" s="6">
-        <v>1863</v>
+        <v>5627</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>149</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>138</v>
+        <v>89</v>
       </c>
       <c r="F95" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G95" s="9">
-        <v>47</v>
+        <v>106</v>
       </c>
       <c r="H95" s="9">
-        <v>47</v>
+        <v>106</v>
       </c>
       <c r="I95" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="4">
         <v>92</v>
       </c>
       <c r="B96" s="6">
-        <v>1192</v>
+        <v>781</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>13</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>148</v>
       </c>
       <c r="F96" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G96" s="9">
-        <v>46</v>
+        <v>105</v>
       </c>
       <c r="H96" s="9">
-        <v>46</v>
+        <v>105</v>
       </c>
       <c r="I96" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="4">
         <v>93</v>
       </c>
       <c r="B97" s="6">
-        <v>1999</v>
+        <v>7479</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>151</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="F97" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G97" s="9">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="H97" s="9">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="I97" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="4">
         <v>94</v>
       </c>
       <c r="B98" s="6">
-        <v>8576</v>
+        <v>8822</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>152</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="F98" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G98" s="9">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="H98" s="9">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="I98" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="4">
         <v>95</v>
       </c>
       <c r="B99" s="6">
-        <v>4328</v>
+        <v>7575</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>13</v>
+      </c>
+      <c r="E99" s="8" t="s">
+        <v>99</v>
       </c>
       <c r="F99" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G99" s="9">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="H99" s="9">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="I99" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="4">
         <v>96</v>
       </c>
       <c r="B100" s="6">
-        <v>1671</v>
+        <v>4</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F100" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G100" s="9">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="H100" s="9">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="I100" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="4">
         <v>97</v>
       </c>
       <c r="B101" s="6">
-        <v>7536</v>
+        <v>2955</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>155</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>115</v>
+        <v>33</v>
       </c>
       <c r="F101" s="9">
         <v>4</v>
       </c>
       <c r="G101" s="9">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="H101" s="9">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="I101" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="4">
         <v>98</v>
       </c>
       <c r="B102" s="6">
-        <v>1079</v>
+        <v>5667</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>156</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>13</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="F102" s="9">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G102" s="9">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="H102" s="9">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="I102" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="4">
         <v>99</v>
       </c>
       <c r="B103" s="6">
-        <v>8211</v>
+        <v>7615</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="F103" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G103" s="9">
-        <v>44</v>
+        <v>150</v>
       </c>
       <c r="H103" s="9">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="I103" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="4">
         <v>100</v>
       </c>
       <c r="B104" s="6">
-        <v>2412</v>
+        <v>1462</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>158</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>13</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>78</v>
       </c>
       <c r="F104" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G104" s="9">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="H104" s="9">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="I104" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="4">
         <v>101</v>
       </c>
       <c r="B105" s="6">
-        <v>4772</v>
+        <v>10</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>17</v>
+        <v>116</v>
       </c>
       <c r="F105" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G105" s="9">
-        <v>44</v>
+        <v>95</v>
       </c>
       <c r="H105" s="9">
-        <v>44</v>
+        <v>95</v>
       </c>
       <c r="I105" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="4">
         <v>102</v>
       </c>
       <c r="B106" s="6">
-        <v>8925</v>
+        <v>2393</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>160</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>69</v>
+        <v>110</v>
       </c>
       <c r="F106" s="9">
         <v>6</v>
       </c>
       <c r="G106" s="9">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="H106" s="9">
-        <v>44</v>
+        <v>94</v>
       </c>
       <c r="I106" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="4">
         <v>103</v>
       </c>
       <c r="B107" s="6">
-        <v>5468</v>
+        <v>3060</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>161</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>13</v>
+      </c>
+      <c r="E107" s="8" t="s">
+        <v>99</v>
       </c>
       <c r="F107" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G107" s="9">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="H107" s="9">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="I107" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="4">
         <v>104</v>
       </c>
       <c r="B108" s="6">
-        <v>1853</v>
+        <v>7229</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>13</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>125</v>
       </c>
       <c r="F108" s="9">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G108" s="9">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="H108" s="9">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="I108" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="4">
         <v>105</v>
       </c>
       <c r="B109" s="6">
-        <v>8054</v>
+        <v>79</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="F109" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G109" s="9">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="H109" s="9">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="I109" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="4">
         <v>106</v>
       </c>
       <c r="B110" s="6">
-        <v>8868</v>
+        <v>6043</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="F110" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G110" s="9">
-        <v>42</v>
+        <v>91</v>
       </c>
       <c r="H110" s="9">
-        <v>42</v>
+        <v>91</v>
       </c>
       <c r="I110" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="4">
         <v>107</v>
       </c>
       <c r="B111" s="6">
-        <v>1747</v>
+        <v>2068</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>165</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>13</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="F111" s="9">
         <v>6</v>
       </c>
       <c r="G111" s="9">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="H111" s="9">
-        <v>42</v>
+        <v>91</v>
       </c>
       <c r="I111" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="4">
         <v>108</v>
       </c>
       <c r="B112" s="6">
-        <v>908</v>
+        <v>8575</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>53</v>
+        <v>131</v>
       </c>
       <c r="F112" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G112" s="9">
-        <v>41</v>
+        <v>90</v>
       </c>
       <c r="H112" s="9">
-        <v>41</v>
+        <v>90</v>
       </c>
       <c r="I112" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="4">
         <v>109</v>
       </c>
       <c r="B113" s="6">
-        <v>1584</v>
+        <v>3043</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>13</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>16</v>
       </c>
       <c r="F113" s="9">
         <v>4</v>
       </c>
       <c r="G113" s="9">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H113" s="9">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="I113" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="4">
         <v>110</v>
       </c>
       <c r="B114" s="6">
-        <v>6907</v>
+        <v>1079</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E114" s="8" t="s">
-        <v>36</v>
+        <v>148</v>
       </c>
       <c r="F114" s="9">
         <v>4</v>
       </c>
       <c r="G114" s="9">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="H114" s="9">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="I114" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="4">
         <v>111</v>
       </c>
       <c r="B115" s="6">
-        <v>8053</v>
+        <v>2835</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
       <c r="F115" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G115" s="9">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="H115" s="9">
-        <v>41</v>
+        <v>87</v>
       </c>
       <c r="I115" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="4">
         <v>112</v>
       </c>
       <c r="B116" s="6">
-        <v>8141</v>
+        <v>3954</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>13</v>
+      </c>
+      <c r="E116" s="8" t="s">
+        <v>99</v>
       </c>
       <c r="F116" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G116" s="9">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="H116" s="9">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="I116" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="4">
         <v>113</v>
       </c>
       <c r="B117" s="6">
-        <v>4071</v>
+        <v>7584</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>82</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="F117" s="9">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G117" s="9">
-        <v>39</v>
+        <v>151</v>
       </c>
       <c r="H117" s="9">
-        <v>39</v>
+        <v>87</v>
       </c>
       <c r="I117" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="4">
         <v>114</v>
       </c>
       <c r="B118" s="6">
-        <v>7558</v>
+        <v>8101</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>82</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>173</v>
       </c>
       <c r="F118" s="9">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G118" s="9">
-        <v>39</v>
+        <v>167</v>
       </c>
       <c r="H118" s="9">
-        <v>39</v>
+        <v>87</v>
       </c>
       <c r="I118" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="4">
         <v>115</v>
       </c>
       <c r="B119" s="6">
-        <v>3182</v>
+        <v>8117</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E119" s="5"/>
+        <v>18</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>175</v>
+      </c>
       <c r="F119" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G119" s="9">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="H119" s="9">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="I119" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="4">
         <v>116</v>
       </c>
       <c r="B120" s="6">
-        <v>4912</v>
+        <v>1105</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>89</v>
+        <v>50</v>
       </c>
       <c r="F120" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G120" s="9">
-        <v>38</v>
+        <v>86</v>
       </c>
       <c r="H120" s="9">
-        <v>38</v>
+        <v>86</v>
       </c>
       <c r="I120" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="4">
         <v>117</v>
       </c>
       <c r="B121" s="6">
-        <v>7570</v>
+        <v>790</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>13</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>178</v>
       </c>
       <c r="F121" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G121" s="9">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="H121" s="9">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="I121" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="4">
         <v>118</v>
       </c>
       <c r="B122" s="6">
-        <v>3793</v>
+        <v>1745</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F122" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G122" s="9">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="H122" s="9">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="I122" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="4">
         <v>119</v>
       </c>
       <c r="B123" s="6">
-        <v>8771</v>
+        <v>4062</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>183</v>
+        <v>56</v>
       </c>
       <c r="F123" s="9">
         <v>4</v>
       </c>
       <c r="G123" s="9">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="H123" s="9">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="I123" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="4">
         <v>120</v>
       </c>
       <c r="B124" s="6">
-        <v>2675</v>
+        <v>8867</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>65</v>
+        <v>175</v>
       </c>
       <c r="F124" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G124" s="9">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="H124" s="9">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="I124" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="4">
         <v>121</v>
       </c>
       <c r="B125" s="6">
-        <v>4747</v>
+        <v>7100</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="F125" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G125" s="9">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="H125" s="9">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="I125" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="4">
         <v>122</v>
       </c>
       <c r="B126" s="6">
-        <v>638</v>
+        <v>968</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E126" s="5"/>
+        <v>13</v>
+      </c>
+      <c r="E126" s="8" t="s">
+        <v>23</v>
+      </c>
       <c r="F126" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G126" s="9">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="H126" s="9">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="I126" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="4">
         <v>123</v>
       </c>
       <c r="B127" s="6">
-        <v>6829</v>
+        <v>557</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>131</v>
+        <v>184</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>13</v>
+      </c>
+      <c r="E127" s="8" t="s">
+        <v>112</v>
       </c>
       <c r="F127" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G127" s="9">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="H127" s="9">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="I127" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="4">
         <v>124</v>
       </c>
       <c r="B128" s="6">
-        <v>6128</v>
+        <v>7681</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>120</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>73</v>
       </c>
       <c r="F128" s="9">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G128" s="9">
-        <v>65</v>
+        <v>140</v>
       </c>
       <c r="H128" s="9">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="I128" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="4">
         <v>125</v>
       </c>
       <c r="B129" s="6">
-        <v>3781</v>
+        <v>7558</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E129" s="5" t="s">
-        <v>107</v>
+      <c r="E129" s="8" t="s">
+        <v>112</v>
       </c>
       <c r="F129" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G129" s="9">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="H129" s="9">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="I129" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="4">
         <v>126</v>
       </c>
       <c r="B130" s="6">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>4378</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>187</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>117</v>
+        <v>188</v>
       </c>
       <c r="F130" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G130" s="9">
-        <v>35</v>
+        <v>120</v>
       </c>
       <c r="H130" s="9">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="I130" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="4">
         <v>127</v>
       </c>
       <c r="B131" s="6">
-        <v>3043</v>
+        <v>6031</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>82</v>
+      </c>
+      <c r="E131" s="8" t="s">
+        <v>121</v>
       </c>
       <c r="F131" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G131" s="9">
-        <v>35</v>
+        <v>125</v>
       </c>
       <c r="H131" s="9">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I131" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="4">
         <v>128</v>
       </c>
       <c r="B132" s="6">
-        <v>8118</v>
+        <v>6907</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E132" s="8" t="s">
-        <v>27</v>
+        <v>112</v>
       </c>
       <c r="F132" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G132" s="9">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="H132" s="9">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I132" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="4">
         <v>129</v>
       </c>
       <c r="B133" s="6">
-        <v>7575</v>
+        <v>1192</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>127</v>
       </c>
       <c r="F133" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G133" s="9">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="H133" s="9">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="I133" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="4">
         <v>130</v>
       </c>
       <c r="B134" s="6">
-        <v>1105</v>
+        <v>7219</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="F134" s="9">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G134" s="9">
-        <v>34</v>
+        <v>164</v>
       </c>
       <c r="H134" s="9">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="I134" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="4">
         <v>131</v>
       </c>
       <c r="B135" s="6">
-        <v>1761</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>5468</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>193</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="F135" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G135" s="9">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="H135" s="9">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="I135" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="4">
         <v>132</v>
       </c>
       <c r="B136" s="6">
         <v>8973</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="F136" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G136" s="9">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="H136" s="9">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="I136" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="4">
         <v>133</v>
       </c>
       <c r="B137" s="6">
-        <v>8179</v>
+        <v>1839</v>
       </c>
       <c r="C137" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E137" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="D137" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F137" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G137" s="9">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="H137" s="9">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="I137" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="4">
         <v>134</v>
       </c>
       <c r="B138" s="6">
-        <v>89</v>
+        <v>4856</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>197</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>18</v>
+      </c>
+      <c r="E138" s="8" t="s">
+        <v>121</v>
       </c>
       <c r="F138" s="9">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G138" s="9">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="H138" s="9">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="I138" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="4">
         <v>135</v>
       </c>
       <c r="B139" s="6">
-        <v>7478</v>
+        <v>2834</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>198</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F139" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G139" s="9">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="H139" s="9">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="I139" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="4">
         <v>136</v>
       </c>
       <c r="B140" s="6">
-        <v>8588</v>
+        <v>1679</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>199</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="F140" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G140" s="9">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="H140" s="9">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="I140" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="4">
         <v>137</v>
       </c>
       <c r="B141" s="6">
-        <v>1100</v>
+        <v>7683</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>200</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>87</v>
+        <v>173</v>
       </c>
       <c r="F141" s="9">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G141" s="9">
-        <v>30</v>
+        <v>173</v>
       </c>
       <c r="H141" s="9">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="I141" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="4">
         <v>138</v>
       </c>
       <c r="B142" s="6">
-        <v>3794</v>
+        <v>7023</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>120</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>73</v>
       </c>
       <c r="F142" s="9">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G142" s="9">
-        <v>29</v>
+        <v>166</v>
       </c>
       <c r="H142" s="9">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="I142" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="4">
         <v>139</v>
       </c>
       <c r="B143" s="6">
-        <v>219</v>
+        <v>3426</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>202</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>20</v>
+        <v>203</v>
       </c>
       <c r="F143" s="9">
         <v>2</v>
       </c>
       <c r="G143" s="9">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="H143" s="9">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="I143" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="4">
         <v>140</v>
       </c>
       <c r="B144" s="6">
-        <v>2834</v>
+        <v>1927</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="F144" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G144" s="9">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="H144" s="9">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="I144" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="4">
         <v>141</v>
       </c>
       <c r="B145" s="6">
-        <v>7045</v>
+        <v>7682</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>40</v>
+        <v>173</v>
       </c>
       <c r="F145" s="9">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G145" s="9">
-        <v>29</v>
+        <v>167</v>
       </c>
       <c r="H145" s="9">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="I145" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="4">
         <v>142</v>
       </c>
       <c r="B146" s="6">
-        <v>2164</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>8141</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>206</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>84</v>
+        <v>208</v>
       </c>
       <c r="F146" s="9">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="G146" s="9">
-        <v>28</v>
+        <v>228</v>
       </c>
       <c r="H146" s="9">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="I146" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="4">
         <v>143</v>
       </c>
       <c r="B147" s="6">
-        <v>7100</v>
+        <v>908</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>103</v>
+        <v>133</v>
       </c>
       <c r="F147" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G147" s="9">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="H147" s="9">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="I147" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="4">
         <v>144</v>
       </c>
       <c r="B148" s="6">
         <v>575</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="F148" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G148" s="9">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="H148" s="9">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="I148" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="4">
         <v>145</v>
       </c>
       <c r="B149" s="6">
+        <v>1100</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="D149" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="C149" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E149" s="5" t="s">
-        <v>91</v>
+        <v>110</v>
       </c>
       <c r="F149" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G149" s="9">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="H149" s="9">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="I149" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="4">
         <v>146</v>
       </c>
       <c r="B150" s="6">
-        <v>7996</v>
+        <v>88</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>13</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>40</v>
       </c>
       <c r="F150" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G150" s="9">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="H150" s="9">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="I150" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="4">
         <v>147</v>
       </c>
       <c r="B151" s="6">
-        <v>4856</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>1761</v>
+      </c>
+      <c r="C151" s="7" t="s">
+        <v>213</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E151" s="8" t="s">
-        <v>180</v>
+      <c r="E151" s="5" t="s">
+        <v>127</v>
       </c>
       <c r="F151" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G151" s="9">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="H151" s="9">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="I151" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="4">
         <v>148</v>
       </c>
       <c r="B152" s="6">
-        <v>4881</v>
+        <v>7478</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>53</v>
+        <v>118</v>
       </c>
       <c r="F152" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G152" s="9">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="H152" s="9">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="I152" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="4">
         <v>149</v>
       </c>
       <c r="B153" s="6">
-        <v>6031</v>
+        <v>7996</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="E153" s="8" t="s">
-        <v>180</v>
+        <v>148</v>
       </c>
       <c r="F153" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G153" s="9">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="H153" s="9">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="I153" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="4">
         <v>150</v>
       </c>
       <c r="B154" s="6">
-        <v>8915</v>
+        <v>219</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="F154" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G154" s="9">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="H154" s="9">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="I154" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="4">
         <v>151</v>
       </c>
       <c r="B155" s="6">
-        <v>7586</v>
+        <v>8771</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>173</v>
+        <v>82</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>174</v>
+        <v>218</v>
       </c>
       <c r="F155" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G155" s="9">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="H155" s="9">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="I155" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="4">
         <v>152</v>
       </c>
       <c r="B156" s="6">
-        <v>7229</v>
+        <v>8591</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>13</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>175</v>
       </c>
       <c r="F156" s="9">
         <v>4</v>
       </c>
       <c r="G156" s="9">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="H156" s="9">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="I156" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="4">
         <v>153</v>
       </c>
       <c r="B157" s="6">
-        <v>1927</v>
+        <v>1104</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F157" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G157" s="9">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="H157" s="9">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="I157" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="4">
         <v>154</v>
       </c>
       <c r="B158" s="6">
-        <v>8589</v>
+        <v>89</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>62</v>
+        <v>116</v>
       </c>
       <c r="F158" s="9">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G158" s="9">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="H158" s="9">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="I158" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="4">
         <v>155</v>
       </c>
       <c r="B159" s="6">
-        <v>8131</v>
+        <v>3793</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>173</v>
+        <v>13</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>174</v>
+        <v>133</v>
       </c>
       <c r="F159" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G159" s="9">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="H159" s="9">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="I159" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="4">
         <v>156</v>
       </c>
       <c r="B160" s="6">
-        <v>4351</v>
+        <v>8579</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>207</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>218</v>
       </c>
       <c r="F160" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G160" s="9">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="H160" s="9">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="I160" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="4">
         <v>157</v>
       </c>
       <c r="B161" s="6">
-        <v>8926</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>8943</v>
+      </c>
+      <c r="C161" s="7" t="s">
+        <v>224</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>69</v>
+        <v>131</v>
       </c>
       <c r="F161" s="9">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G161" s="9">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="H161" s="9">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="I161" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="4">
         <v>158</v>
       </c>
       <c r="B162" s="6">
+        <v>3883</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F162" s="9">
+        <v>6</v>
+      </c>
+      <c r="G162" s="9">
+        <v>92</v>
+      </c>
+      <c r="H162" s="9">
         <v>55</v>
-      </c>
-[...16 lines deleted...]
-        <v>19</v>
       </c>
       <c r="I162" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="4">
         <v>159</v>
       </c>
       <c r="B163" s="6">
-        <v>7231</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>287</v>
+      </c>
+      <c r="C163" s="7" t="s">
+        <v>227</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>13</v>
+      </c>
+      <c r="E163" s="5" t="s">
+        <v>127</v>
       </c>
       <c r="F163" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G163" s="9">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="H163" s="9">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="I163" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="4">
         <v>160</v>
       </c>
       <c r="B164" s="6">
-        <v>8924</v>
+        <v>1200</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="F164" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G164" s="9">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="H164" s="9">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="I164" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="4">
         <v>161</v>
       </c>
       <c r="B165" s="6">
-        <v>8055</v>
+        <v>7586</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>127</v>
+        <v>207</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>94</v>
+        <v>208</v>
       </c>
       <c r="F165" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G165" s="9">
+        <v>73</v>
+      </c>
+      <c r="H165" s="9">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="I165" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="4">
         <v>162</v>
       </c>
       <c r="B166" s="6">
-        <v>8927</v>
+        <v>631</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>69</v>
+        <v>144</v>
       </c>
       <c r="F166" s="9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G166" s="9">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="H166" s="9">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="I166" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="4">
         <v>163</v>
       </c>
       <c r="B167" s="6">
-        <v>8726</v>
+        <v>6128</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>82</v>
+      </c>
+      <c r="E167" s="8" t="s">
+        <v>121</v>
       </c>
       <c r="F167" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G167" s="9">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="H167" s="9">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="I167" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="4">
         <v>164</v>
       </c>
       <c r="B168" s="6">
-        <v>8579</v>
+        <v>8032</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>173</v>
+        <v>207</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>183</v>
+        <v>208</v>
       </c>
       <c r="F168" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G168" s="9">
-        <v>63</v>
+        <v>188</v>
       </c>
       <c r="H168" s="9">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="I168" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="4">
         <v>165</v>
       </c>
       <c r="B169" s="6">
-        <v>7153</v>
+        <v>3972</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>183</v>
+        <v>56</v>
       </c>
       <c r="F169" s="9">
         <v>2</v>
       </c>
       <c r="G169" s="9">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="H169" s="9">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I169" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="4">
         <v>166</v>
       </c>
       <c r="B170" s="6">
-        <v>4641</v>
+        <v>3791</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>13</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="F170" s="9">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G170" s="9">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="H170" s="9">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="I170" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="4">
         <v>167</v>
       </c>
       <c r="B171" s="6">
-        <v>8580</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>1133</v>
+      </c>
+      <c r="C171" s="7" t="s">
+        <v>235</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>173</v>
+        <v>13</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>183</v>
+        <v>33</v>
       </c>
       <c r="F171" s="9">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G171" s="9">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="H171" s="9">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="I171" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="4">
         <v>168</v>
       </c>
       <c r="B172" s="6">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>37</v>
+      </c>
+      <c r="C172" s="7" t="s">
+        <v>236</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="F172" s="9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G172" s="9">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="H172" s="9">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="I172" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="4">
         <v>169</v>
       </c>
       <c r="B173" s="6">
-        <v>937</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>787</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>237</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>234</v>
+        <v>144</v>
       </c>
       <c r="F173" s="9">
         <v>2</v>
       </c>
       <c r="G173" s="9">
         <v>48</v>
       </c>
       <c r="H173" s="9">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="I173" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="4">
         <v>170</v>
       </c>
       <c r="B174" s="6">
-        <v>6707</v>
+        <v>2284</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>29</v>
+        <v>139</v>
       </c>
       <c r="F174" s="9">
         <v>2</v>
       </c>
       <c r="G174" s="9">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H174" s="9">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="I174" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="4">
         <v>171</v>
       </c>
       <c r="B175" s="6">
-        <v>6209</v>
+        <v>7972</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>120</v>
+      </c>
+      <c r="E175" s="5" t="s">
+        <v>50</v>
       </c>
       <c r="F175" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G175" s="9">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="H175" s="9">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="I175" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="4">
         <v>172</v>
       </c>
       <c r="B176" s="6">
-        <v>912</v>
+        <v>1863</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>51</v>
+        <v>196</v>
       </c>
       <c r="F176" s="9">
         <v>2</v>
       </c>
       <c r="G176" s="9">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="H176" s="9">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="I176" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="4">
         <v>173</v>
       </c>
       <c r="B177" s="6">
-        <v>931</v>
+        <v>4328</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>239</v>
+        <v>133</v>
       </c>
       <c r="F177" s="9">
         <v>2</v>
       </c>
       <c r="G177" s="9">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="H177" s="9">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="I177" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="4">
         <v>174</v>
       </c>
       <c r="B178" s="6">
-        <v>3977</v>
+        <v>6267</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>239</v>
+        <v>144</v>
       </c>
       <c r="F178" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G178" s="9">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="H178" s="9">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="I178" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="4">
         <v>175</v>
       </c>
       <c r="B179" s="6">
-        <v>3883</v>
+        <v>7572</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>230</v>
+        <v>13</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>169</v>
+        <v>203</v>
       </c>
       <c r="F179" s="9">
         <v>2</v>
       </c>
       <c r="G179" s="9">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="H179" s="9">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="I179" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="4">
         <v>176</v>
       </c>
       <c r="B180" s="6">
-        <v>3369</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>8107</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>244</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>234</v>
+        <v>131</v>
       </c>
       <c r="F180" s="9">
         <v>2</v>
       </c>
       <c r="G180" s="9">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="H180" s="9">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="I180" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="4">
         <v>177</v>
       </c>
       <c r="B181" s="6">
-        <v>4080</v>
+        <v>6707</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>239</v>
+        <v>67</v>
       </c>
       <c r="F181" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G181" s="9">
-        <v>37</v>
+        <v>93</v>
       </c>
       <c r="H181" s="9">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="I181" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="4">
         <v>178</v>
       </c>
       <c r="B182" s="6">
-        <v>7972</v>
+        <v>4772</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="F182" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G182" s="9">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="H182" s="9">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="I182" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="4">
         <v>179</v>
       </c>
       <c r="B183" s="6">
-        <v>8032</v>
+        <v>8925</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D183" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F183" s="9">
+        <v>10</v>
+      </c>
+      <c r="G183" s="9">
+        <v>114</v>
+      </c>
+      <c r="H183" s="9">
+        <v>44</v>
+      </c>
+      <c r="I183" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184" s="4">
+        <v>180</v>
+      </c>
+      <c r="B184" s="6">
+        <v>3192</v>
+      </c>
+      <c r="C184" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E184" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="F184" s="9">
+        <v>2</v>
+      </c>
+      <c r="G184" s="9">
+        <v>43</v>
+      </c>
+      <c r="H184" s="9">
+        <v>43</v>
+      </c>
+      <c r="I184" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185" s="4">
+        <v>181</v>
+      </c>
+      <c r="B185" s="6">
+        <v>8868</v>
+      </c>
+      <c r="C185" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E185" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="F185" s="9">
+        <v>2</v>
+      </c>
+      <c r="G185" s="9">
+        <v>42</v>
+      </c>
+      <c r="H185" s="9">
+        <v>42</v>
+      </c>
+      <c r="I185" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186" s="4">
+        <v>182</v>
+      </c>
+      <c r="B186" s="6">
+        <v>8724</v>
+      </c>
+      <c r="C186" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E186" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F186" s="9">
+        <v>2</v>
+      </c>
+      <c r="G186" s="9">
+        <v>42</v>
+      </c>
+      <c r="H186" s="9">
+        <v>42</v>
+      </c>
+      <c r="I186" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187" s="4">
+        <v>183</v>
+      </c>
+      <c r="B187" s="6">
+        <v>4071</v>
+      </c>
+      <c r="C187" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E187" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F187" s="9">
+        <v>2</v>
+      </c>
+      <c r="G187" s="9">
+        <v>39</v>
+      </c>
+      <c r="H187" s="9">
+        <v>39</v>
+      </c>
+      <c r="I187" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188" s="4">
+        <v>184</v>
+      </c>
+      <c r="B188" s="6">
+        <v>3182</v>
+      </c>
+      <c r="C188" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E188" s="5"/>
+      <c r="F188" s="9">
+        <v>2</v>
+      </c>
+      <c r="G188" s="9">
+        <v>39</v>
+      </c>
+      <c r="H188" s="9">
+        <v>39</v>
+      </c>
+      <c r="I188" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189" s="4">
+        <v>185</v>
+      </c>
+      <c r="B189" s="6">
+        <v>788</v>
+      </c>
+      <c r="C189" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E189" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F189" s="9">
+        <v>2</v>
+      </c>
+      <c r="G189" s="9">
+        <v>39</v>
+      </c>
+      <c r="H189" s="9">
+        <v>39</v>
+      </c>
+      <c r="I189" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190" s="4">
+        <v>186</v>
+      </c>
+      <c r="B190" s="6">
+        <v>3964</v>
+      </c>
+      <c r="C190" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E190" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F190" s="9">
+        <v>2</v>
+      </c>
+      <c r="G190" s="9">
+        <v>38</v>
+      </c>
+      <c r="H190" s="9">
+        <v>38</v>
+      </c>
+      <c r="I190" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191" s="4">
+        <v>187</v>
+      </c>
+      <c r="B191" s="6">
+        <v>4912</v>
+      </c>
+      <c r="C191" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E191" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="E183" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F183" s="9">
+      <c r="F191" s="9">
+        <v>2</v>
+      </c>
+      <c r="G191" s="9">
+        <v>38</v>
+      </c>
+      <c r="H191" s="9">
+        <v>38</v>
+      </c>
+      <c r="I191" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192" s="4">
+        <v>188</v>
+      </c>
+      <c r="B192" s="6">
+        <v>8179</v>
+      </c>
+      <c r="C192" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E192" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="F192" s="9">
+        <v>3</v>
+      </c>
+      <c r="G192" s="9">
+        <v>38</v>
+      </c>
+      <c r="H192" s="9">
+        <v>38</v>
+      </c>
+      <c r="I192" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193" s="4">
+        <v>189</v>
+      </c>
+      <c r="B193" s="6">
+        <v>250</v>
+      </c>
+      <c r="C193" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F193" s="9">
+        <v>2</v>
+      </c>
+      <c r="G193" s="9">
+        <v>37</v>
+      </c>
+      <c r="H193" s="9">
+        <v>37</v>
+      </c>
+      <c r="I193" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194" s="4">
+        <v>190</v>
+      </c>
+      <c r="B194" s="6">
+        <v>132</v>
+      </c>
+      <c r="C194" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E194" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="F194" s="9">
+        <v>3</v>
+      </c>
+      <c r="G194" s="9">
+        <v>37</v>
+      </c>
+      <c r="H194" s="9">
+        <v>37</v>
+      </c>
+      <c r="I194" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195" s="4">
+        <v>191</v>
+      </c>
+      <c r="B195" s="6">
+        <v>8580</v>
+      </c>
+      <c r="C195" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E195" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="F195" s="9">
+        <v>6</v>
+      </c>
+      <c r="G195" s="9">
+        <v>67</v>
+      </c>
+      <c r="H195" s="9">
+        <v>37</v>
+      </c>
+      <c r="I195" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196" s="4">
+        <v>192</v>
+      </c>
+      <c r="B196" s="6">
+        <v>2675</v>
+      </c>
+      <c r="C196" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E196" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F196" s="9">
+        <v>2</v>
+      </c>
+      <c r="G196" s="9">
+        <v>36</v>
+      </c>
+      <c r="H196" s="9">
+        <v>36</v>
+      </c>
+      <c r="I196" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197" s="4">
+        <v>193</v>
+      </c>
+      <c r="B197" s="6">
+        <v>4747</v>
+      </c>
+      <c r="C197" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E197" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F197" s="9">
+        <v>2</v>
+      </c>
+      <c r="G197" s="9">
+        <v>36</v>
+      </c>
+      <c r="H197" s="9">
+        <v>36</v>
+      </c>
+      <c r="I197" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198" s="4">
+        <v>194</v>
+      </c>
+      <c r="B198" s="6">
+        <v>638</v>
+      </c>
+      <c r="C198" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E198" s="5"/>
+      <c r="F198" s="9">
+        <v>2</v>
+      </c>
+      <c r="G198" s="9">
+        <v>36</v>
+      </c>
+      <c r="H198" s="9">
+        <v>36</v>
+      </c>
+      <c r="I198" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199" s="4">
+        <v>195</v>
+      </c>
+      <c r="B199" s="6">
+        <v>3781</v>
+      </c>
+      <c r="C199" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E199" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="F199" s="9">
+        <v>2</v>
+      </c>
+      <c r="G199" s="9">
+        <v>35</v>
+      </c>
+      <c r="H199" s="9">
+        <v>35</v>
+      </c>
+      <c r="I199" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200" s="4">
+        <v>196</v>
+      </c>
+      <c r="B200" s="6">
+        <v>8118</v>
+      </c>
+      <c r="C200" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E200" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F200" s="9">
+        <v>2</v>
+      </c>
+      <c r="G200" s="9">
+        <v>35</v>
+      </c>
+      <c r="H200" s="9">
+        <v>35</v>
+      </c>
+      <c r="I200" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201" s="4">
+        <v>197</v>
+      </c>
+      <c r="B201" s="6">
+        <v>4881</v>
+      </c>
+      <c r="C201" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E201" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F201" s="9">
         <v>4</v>
       </c>
-      <c r="G183" s="9">
-[...5 lines deleted...]
-      <c r="I183" s="9">
+      <c r="G201" s="9">
+        <v>35</v>
+      </c>
+      <c r="H201" s="9">
+        <v>35</v>
+      </c>
+      <c r="I201" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202" s="4">
+        <v>198</v>
+      </c>
+      <c r="B202" s="6">
+        <v>4059</v>
+      </c>
+      <c r="C202" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E202" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F202" s="9">
+        <v>2</v>
+      </c>
+      <c r="G202" s="9">
+        <v>34</v>
+      </c>
+      <c r="H202" s="9">
+        <v>34</v>
+      </c>
+      <c r="I202" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203" s="4">
+        <v>199</v>
+      </c>
+      <c r="B203" s="6">
+        <v>7153</v>
+      </c>
+      <c r="C203" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E203" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="F203" s="9">
+        <v>4</v>
+      </c>
+      <c r="G203" s="9">
+        <v>34</v>
+      </c>
+      <c r="H203" s="9">
+        <v>34</v>
+      </c>
+      <c r="I203" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204" s="4">
+        <v>200</v>
+      </c>
+      <c r="B204" s="6">
+        <v>8588</v>
+      </c>
+      <c r="C204" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E204" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F204" s="9">
+        <v>2</v>
+      </c>
+      <c r="G204" s="9">
+        <v>30</v>
+      </c>
+      <c r="H204" s="9">
+        <v>30</v>
+      </c>
+      <c r="I204" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205" s="4">
+        <v>201</v>
+      </c>
+      <c r="B205" s="6">
+        <v>7045</v>
+      </c>
+      <c r="C205" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E205" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F205" s="9">
+        <v>2</v>
+      </c>
+      <c r="G205" s="9">
+        <v>29</v>
+      </c>
+      <c r="H205" s="9">
+        <v>29</v>
+      </c>
+      <c r="I205" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9">
+      <c r="A206" s="4">
+        <v>202</v>
+      </c>
+      <c r="B206" s="6">
+        <v>1748</v>
+      </c>
+      <c r="C206" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E206" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="F206" s="9">
+        <v>2</v>
+      </c>
+      <c r="G206" s="9">
+        <v>27</v>
+      </c>
+      <c r="H206" s="9">
+        <v>27</v>
+      </c>
+      <c r="I206" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9">
+      <c r="A207" s="4">
+        <v>203</v>
+      </c>
+      <c r="B207" s="6">
+        <v>8915</v>
+      </c>
+      <c r="C207" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="E207" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F207" s="9">
+        <v>2</v>
+      </c>
+      <c r="G207" s="9">
+        <v>25</v>
+      </c>
+      <c r="H207" s="9">
+        <v>25</v>
+      </c>
+      <c r="I207" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208" s="4">
+        <v>204</v>
+      </c>
+      <c r="B208" s="6">
+        <v>3640</v>
+      </c>
+      <c r="C208" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E208" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="F208" s="9">
+        <v>2</v>
+      </c>
+      <c r="G208" s="9">
+        <v>25</v>
+      </c>
+      <c r="H208" s="9">
+        <v>25</v>
+      </c>
+      <c r="I208" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="A209" s="4">
+        <v>205</v>
+      </c>
+      <c r="B209" s="6">
+        <v>6853</v>
+      </c>
+      <c r="C209" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="D209" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E209" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="F209" s="9">
+        <v>4</v>
+      </c>
+      <c r="G209" s="9">
+        <v>24</v>
+      </c>
+      <c r="H209" s="9">
+        <v>24</v>
+      </c>
+      <c r="I209" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9">
+      <c r="A210" s="4">
+        <v>206</v>
+      </c>
+      <c r="B210" s="6">
+        <v>8589</v>
+      </c>
+      <c r="C210" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="D210" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E210" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F210" s="9">
+        <v>2</v>
+      </c>
+      <c r="G210" s="9">
+        <v>22</v>
+      </c>
+      <c r="H210" s="9">
+        <v>22</v>
+      </c>
+      <c r="I210" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9">
+      <c r="A211" s="4">
+        <v>207</v>
+      </c>
+      <c r="B211" s="6">
+        <v>8131</v>
+      </c>
+      <c r="C211" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="D211" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E211" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="F211" s="9">
+        <v>2</v>
+      </c>
+      <c r="G211" s="9">
+        <v>22</v>
+      </c>
+      <c r="H211" s="9">
+        <v>22</v>
+      </c>
+      <c r="I211" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212" s="4">
+        <v>208</v>
+      </c>
+      <c r="B212" s="6">
+        <v>3779</v>
+      </c>
+      <c r="C212" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="D212" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E212" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="F212" s="9">
+        <v>2</v>
+      </c>
+      <c r="G212" s="9">
+        <v>21</v>
+      </c>
+      <c r="H212" s="9">
+        <v>21</v>
+      </c>
+      <c r="I212" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9">
+      <c r="A213" s="4">
+        <v>209</v>
+      </c>
+      <c r="B213" s="6">
+        <v>956</v>
+      </c>
+      <c r="C213" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="D213" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E213" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="F213" s="9">
+        <v>2</v>
+      </c>
+      <c r="G213" s="9">
+        <v>20</v>
+      </c>
+      <c r="H213" s="9">
+        <v>20</v>
+      </c>
+      <c r="I213" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9">
+      <c r="A214" s="4">
+        <v>210</v>
+      </c>
+      <c r="B214" s="6">
+        <v>8926</v>
+      </c>
+      <c r="C214" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="D214" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E214" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F214" s="9">
+        <v>6</v>
+      </c>
+      <c r="G214" s="9">
+        <v>69</v>
+      </c>
+      <c r="H214" s="9">
+        <v>20</v>
+      </c>
+      <c r="I214" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9">
+      <c r="A215" s="4">
+        <v>211</v>
+      </c>
+      <c r="B215" s="6">
+        <v>7231</v>
+      </c>
+      <c r="C215" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="D215" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E215" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="F215" s="9">
+        <v>2</v>
+      </c>
+      <c r="G215" s="9">
+        <v>18</v>
+      </c>
+      <c r="H215" s="9">
+        <v>18</v>
+      </c>
+      <c r="I215" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9">
+      <c r="A216" s="4">
+        <v>212</v>
+      </c>
+      <c r="B216" s="6">
+        <v>8924</v>
+      </c>
+      <c r="C216" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="D216" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="E216" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F216" s="9">
+        <v>2</v>
+      </c>
+      <c r="G216" s="9">
+        <v>18</v>
+      </c>
+      <c r="H216" s="9">
+        <v>18</v>
+      </c>
+      <c r="I216" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9">
+      <c r="A217" s="4">
+        <v>213</v>
+      </c>
+      <c r="B217" s="6">
+        <v>8055</v>
+      </c>
+      <c r="C217" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="D217" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E217" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F217" s="9">
+        <v>9</v>
+      </c>
+      <c r="G217" s="9">
+        <v>129</v>
+      </c>
+      <c r="H217" s="9">
+        <v>18</v>
+      </c>
+      <c r="I217" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9">
+      <c r="A218" s="4">
+        <v>214</v>
+      </c>
+      <c r="B218" s="6">
+        <v>1841</v>
+      </c>
+      <c r="C218" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="D218" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E218" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F218" s="9">
+        <v>2</v>
+      </c>
+      <c r="G218" s="9">
+        <v>17</v>
+      </c>
+      <c r="H218" s="9">
+        <v>17</v>
+      </c>
+      <c r="I218" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9">
+      <c r="A219" s="4">
+        <v>215</v>
+      </c>
+      <c r="B219" s="6">
+        <v>8927</v>
+      </c>
+      <c r="C219" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="D219" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F219" s="9">
+        <v>8</v>
+      </c>
+      <c r="G219" s="9">
+        <v>78</v>
+      </c>
+      <c r="H219" s="9">
+        <v>16</v>
+      </c>
+      <c r="I219" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9">
+      <c r="A220" s="4">
+        <v>216</v>
+      </c>
+      <c r="B220" s="6">
+        <v>8726</v>
+      </c>
+      <c r="C220" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="D220" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E220" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F220" s="9">
+        <v>8</v>
+      </c>
+      <c r="G220" s="9">
+        <v>67</v>
+      </c>
+      <c r="H220" s="9">
+        <v>16</v>
+      </c>
+      <c r="I220" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9">
+      <c r="A221" s="4">
+        <v>217</v>
+      </c>
+      <c r="B221" s="6">
+        <v>7979</v>
+      </c>
+      <c r="C221" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="D221" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E221" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="F221" s="9">
+        <v>2</v>
+      </c>
+      <c r="G221" s="9">
+        <v>15</v>
+      </c>
+      <c r="H221" s="9">
+        <v>15</v>
+      </c>
+      <c r="I221" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9">
+      <c r="A222" s="4">
+        <v>218</v>
+      </c>
+      <c r="B222" s="6">
+        <v>4641</v>
+      </c>
+      <c r="C222" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="D222" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E222" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="F222" s="9">
+        <v>4</v>
+      </c>
+      <c r="G222" s="9">
+        <v>44</v>
+      </c>
+      <c r="H222" s="9">
+        <v>12</v>
+      </c>
+      <c r="I222" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9">
+      <c r="A223" s="4">
+        <v>219</v>
+      </c>
+      <c r="B223" s="6">
+        <v>103</v>
+      </c>
+      <c r="C223" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="D223" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E223" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F223" s="9">
+        <v>1</v>
+      </c>
+      <c r="G223" s="9">
+        <v>9</v>
+      </c>
+      <c r="H223" s="9">
+        <v>9</v>
+      </c>
+      <c r="I223" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9">
+      <c r="A224" s="4">
+        <v>220</v>
+      </c>
+      <c r="B224" s="6">
+        <v>8189</v>
+      </c>
+      <c r="C224" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="D224" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E224" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="F224" s="9">
+        <v>2</v>
+      </c>
+      <c r="G224" s="9">
+        <v>4</v>
+      </c>
+      <c r="H224" s="9">
+        <v>4</v>
+      </c>
+      <c r="I224" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9">
+      <c r="A225" s="4">
+        <v>221</v>
+      </c>
+      <c r="B225" s="6">
+        <v>937</v>
+      </c>
+      <c r="C225" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E225" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="F225" s="9">
+        <v>2</v>
+      </c>
+      <c r="G225" s="9">
+        <v>48</v>
+      </c>
+      <c r="H225" s="9">
+        <v>0</v>
+      </c>
+      <c r="I225" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9">
+      <c r="A226" s="4">
+        <v>222</v>
+      </c>
+      <c r="B226" s="6">
+        <v>6209</v>
+      </c>
+      <c r="C226" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E226" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="F226" s="9">
+        <v>2</v>
+      </c>
+      <c r="G226" s="9">
+        <v>46</v>
+      </c>
+      <c r="H226" s="9">
+        <v>0</v>
+      </c>
+      <c r="I226" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9">
+      <c r="A227" s="4">
+        <v>223</v>
+      </c>
+      <c r="B227" s="6">
+        <v>912</v>
+      </c>
+      <c r="C227" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="D227" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E227" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F227" s="9">
+        <v>2</v>
+      </c>
+      <c r="G227" s="9">
+        <v>42</v>
+      </c>
+      <c r="H227" s="9">
+        <v>0</v>
+      </c>
+      <c r="I227" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9">
+      <c r="A228" s="4">
+        <v>224</v>
+      </c>
+      <c r="B228" s="6">
+        <v>931</v>
+      </c>
+      <c r="C228" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="D228" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E228" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="F228" s="9">
+        <v>2</v>
+      </c>
+      <c r="G228" s="9">
+        <v>39</v>
+      </c>
+      <c r="H228" s="9">
+        <v>0</v>
+      </c>
+      <c r="I228" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9">
+      <c r="A229" s="4">
+        <v>225</v>
+      </c>
+      <c r="B229" s="6">
+        <v>3977</v>
+      </c>
+      <c r="C229" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="D229" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E229" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="F229" s="9">
+        <v>2</v>
+      </c>
+      <c r="G229" s="9">
+        <v>39</v>
+      </c>
+      <c r="H229" s="9">
+        <v>0</v>
+      </c>
+      <c r="I229" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9">
+      <c r="A230" s="4">
+        <v>226</v>
+      </c>
+      <c r="B230" s="6">
+        <v>3369</v>
+      </c>
+      <c r="C230" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="D230" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E230" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="F230" s="9">
+        <v>2</v>
+      </c>
+      <c r="G230" s="9">
+        <v>38</v>
+      </c>
+      <c r="H230" s="9">
+        <v>0</v>
+      </c>
+      <c r="I230" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9">
+      <c r="A231" s="4">
+        <v>227</v>
+      </c>
+      <c r="B231" s="6">
+        <v>4080</v>
+      </c>
+      <c r="C231" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="D231" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E231" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="F231" s="9">
+        <v>2</v>
+      </c>
+      <c r="G231" s="9">
+        <v>37</v>
+      </c>
+      <c r="H231" s="9">
+        <v>0</v>
+      </c>
+      <c r="I231" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9">
+      <c r="A232" s="4">
+        <v>228</v>
+      </c>
+      <c r="B232" s="6">
+        <v>7585</v>
+      </c>
+      <c r="C232" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="D232" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E232" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="F232" s="9">
+        <v>2</v>
+      </c>
+      <c r="G232" s="9">
+        <v>23</v>
+      </c>
+      <c r="H232" s="9">
+        <v>0</v>
+      </c>
+      <c r="I232" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9">
+      <c r="A233" s="4">
+        <v>229</v>
+      </c>
+      <c r="B233" s="6">
+        <v>7888</v>
+      </c>
+      <c r="C233" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="D233" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="E233" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F233" s="9">
+        <v>2</v>
+      </c>
+      <c r="G233" s="9">
+        <v>24</v>
+      </c>
+      <c r="H233" s="9">
+        <v>0</v>
+      </c>
+      <c r="I233" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9">
+      <c r="A234" s="4">
+        <v>230</v>
+      </c>
+      <c r="B234" s="6">
+        <v>8636</v>
+      </c>
+      <c r="C234" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="F234" s="9">
+        <v>2</v>
+      </c>
+      <c r="G234" s="9">
+        <v>38</v>
+      </c>
+      <c r="H234" s="9">
+        <v>0</v>
+      </c>
+      <c r="I234" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9">
+      <c r="A235" s="4">
+        <v>231</v>
+      </c>
+      <c r="B235" s="6">
+        <v>8071</v>
+      </c>
+      <c r="C235" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="F235" s="9">
+        <v>2</v>
+      </c>
+      <c r="G235" s="9">
+        <v>34</v>
+      </c>
+      <c r="H235" s="9">
+        <v>0</v>
+      </c>
+      <c r="I235" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9">
+      <c r="A236" s="4">
+        <v>232</v>
+      </c>
+      <c r="B236" s="6">
+        <v>8936</v>
+      </c>
+      <c r="C236" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="D236" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E236" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="F236" s="9">
+        <v>2</v>
+      </c>
+      <c r="G236" s="9">
+        <v>36</v>
+      </c>
+      <c r="H236" s="9">
+        <v>0</v>
+      </c>
+      <c r="I236" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9">
+      <c r="A237" s="4">
+        <v>233</v>
+      </c>
+      <c r="B237" s="6">
+        <v>7883</v>
+      </c>
+      <c r="C237" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="F237" s="9">
+        <v>2</v>
+      </c>
+      <c r="G237" s="9">
+        <v>8</v>
+      </c>
+      <c r="H237" s="9">
+        <v>0</v>
+      </c>
+      <c r="I237" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9">
+      <c r="A238" s="4">
+        <v>234</v>
+      </c>
+      <c r="B238" s="6">
+        <v>8056</v>
+      </c>
+      <c r="C238" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="D238" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E238" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="F238" s="9">
+        <v>2</v>
+      </c>
+      <c r="G238" s="9">
+        <v>14</v>
+      </c>
+      <c r="H238" s="9">
+        <v>0</v>
+      </c>
+      <c r="I238" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9">
+      <c r="A239" s="4">
+        <v>235</v>
+      </c>
+      <c r="B239" s="6">
+        <v>8878</v>
+      </c>
+      <c r="C239" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="F239" s="9">
+        <v>2</v>
+      </c>
+      <c r="G239" s="9">
+        <v>6</v>
+      </c>
+      <c r="H239" s="9">
+        <v>0</v>
+      </c>
+      <c r="I239" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9">
+      <c r="A240" s="4">
+        <v>236</v>
+      </c>
+      <c r="B240" s="6">
+        <v>8880</v>
+      </c>
+      <c r="C240" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E240" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="F240" s="9">
+        <v>2</v>
+      </c>
+      <c r="G240" s="9">
+        <v>6</v>
+      </c>
+      <c r="H240" s="9">
+        <v>0</v>
+      </c>
+      <c r="I240" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9">
+      <c r="A241" s="4">
+        <v>237</v>
+      </c>
+      <c r="B241" s="6">
+        <v>8937</v>
+      </c>
+      <c r="C241" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="F241" s="9">
+        <v>4</v>
+      </c>
+      <c r="G241" s="9">
+        <v>60</v>
+      </c>
+      <c r="H241" s="9">
+        <v>0</v>
+      </c>
+      <c r="I241" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9">
+      <c r="A242" s="4">
+        <v>238</v>
+      </c>
+      <c r="B242" s="6">
+        <v>8942</v>
+      </c>
+      <c r="C242" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="D242" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E242" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="F242" s="9">
+        <v>4</v>
+      </c>
+      <c r="G242" s="9">
+        <v>70</v>
+      </c>
+      <c r="H242" s="9">
+        <v>0</v>
+      </c>
+      <c r="I242" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9">
+      <c r="A243" s="4">
+        <v>239</v>
+      </c>
+      <c r="B243" s="6">
+        <v>8939</v>
+      </c>
+      <c r="C243" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="D243" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E243" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="F243" s="9">
+        <v>4</v>
+      </c>
+      <c r="G243" s="9">
+        <v>63</v>
+      </c>
+      <c r="H243" s="9">
+        <v>0</v>
+      </c>
+      <c r="I243" s="9">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.54" right="0.54" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I21" sqref="I21"/>
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.28" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.85" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.85" customWidth="true" style="0"/>
     <col min="8" max="8" width="7.42" customWidth="true" style="0"/>
     <col min="9" max="9" width="7.28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>246</v>
+        <v>318</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
@@ -6637,586 +8593,673 @@
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="6">
         <v>4379</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E5" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="9">
         <v>14</v>
       </c>
-      <c r="F5" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="9">
-        <v>171</v>
+        <v>334</v>
       </c>
       <c r="H5" s="9">
-        <v>171</v>
+        <v>312</v>
       </c>
       <c r="I5" s="9">
-        <v>0</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="6">
-        <v>4454</v>
+        <v>4832</v>
       </c>
       <c r="C6" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="5" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F6" s="9">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G6" s="9">
-        <v>134</v>
+        <v>307</v>
       </c>
       <c r="H6" s="9">
-        <v>134</v>
+        <v>307</v>
       </c>
       <c r="I6" s="9">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="6">
-        <v>4832</v>
+        <v>5491</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>18</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>14</v>
       </c>
       <c r="F7" s="9">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G7" s="9">
-        <v>98</v>
+        <v>257</v>
       </c>
       <c r="H7" s="9">
-        <v>98</v>
+        <v>257</v>
       </c>
       <c r="I7" s="9">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="6">
-        <v>5638</v>
+        <v>4454</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="F8" s="9">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="G8" s="9">
-        <v>91</v>
+        <v>268</v>
       </c>
       <c r="H8" s="9">
-        <v>91</v>
+        <v>256</v>
       </c>
       <c r="I8" s="9">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="6">
-        <v>8117</v>
+        <v>5980</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
       <c r="F9" s="9">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G9" s="9">
-        <v>86</v>
+        <v>254</v>
       </c>
       <c r="H9" s="9">
-        <v>86</v>
+        <v>254</v>
       </c>
       <c r="I9" s="9">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="6">
-        <v>5980</v>
+        <v>5638</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="F10" s="9">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="G10" s="9">
-        <v>85</v>
+        <v>245</v>
       </c>
       <c r="H10" s="9">
-        <v>85</v>
+        <v>230</v>
       </c>
       <c r="I10" s="9">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="4">
         <v>7</v>
       </c>
       <c r="B11" s="6">
         <v>4378</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>68</v>
+        <v>187</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
       <c r="F11" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G11" s="9">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="H11" s="9">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="6">
-        <v>5627</v>
+        <v>3166</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>94</v>
+        <v>144</v>
       </c>
       <c r="F12" s="9">
         <v>4</v>
       </c>
       <c r="G12" s="9">
-        <v>62</v>
+        <v>107</v>
       </c>
       <c r="H12" s="9">
-        <v>62</v>
+        <v>107</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="4">
         <v>9</v>
       </c>
       <c r="B13" s="6">
-        <v>5491</v>
+        <v>5627</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>95</v>
+        <v>149</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>18</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="F13" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G13" s="9">
-        <v>62</v>
+        <v>106</v>
       </c>
       <c r="H13" s="9">
-        <v>62</v>
+        <v>106</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="4">
         <v>10</v>
       </c>
       <c r="B14" s="6">
-        <v>3166</v>
+        <v>6043</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>106</v>
+        <v>164</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>107</v>
+        <v>19</v>
       </c>
       <c r="F14" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G14" s="9">
-        <v>57</v>
+        <v>91</v>
       </c>
       <c r="H14" s="9">
-        <v>57</v>
+        <v>91</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="4">
         <v>11</v>
       </c>
       <c r="B15" s="6">
-        <v>6043</v>
+        <v>8117</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>124</v>
+        <v>174</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>14</v>
+        <v>175</v>
       </c>
       <c r="F15" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G15" s="9">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="H15" s="9">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="4">
         <v>12</v>
       </c>
       <c r="B16" s="6">
-        <v>4912</v>
+        <v>7100</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="F16" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G16" s="9">
-        <v>38</v>
+        <v>84</v>
       </c>
       <c r="H16" s="9">
-        <v>38</v>
+        <v>84</v>
       </c>
       <c r="I16" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="4">
         <v>13</v>
       </c>
       <c r="B17" s="6">
-        <v>3781</v>
+        <v>4856</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>18</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>121</v>
       </c>
       <c r="F17" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G17" s="9">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="H17" s="9">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="4">
         <v>14</v>
       </c>
       <c r="B18" s="6">
-        <v>7100</v>
+        <v>3883</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>206</v>
+        <v>225</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>13</v>
+        <v>226</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>103</v>
+        <v>38</v>
       </c>
       <c r="F18" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G18" s="9">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="H18" s="9">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="I18" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="4">
         <v>15</v>
       </c>
       <c r="B19" s="6">
-        <v>4856</v>
+        <v>3192</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>210</v>
+        <v>248</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>18</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>144</v>
       </c>
       <c r="F19" s="9">
         <v>2</v>
       </c>
       <c r="G19" s="9">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="H19" s="9">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I19" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="4">
         <v>16</v>
       </c>
       <c r="B20" s="6">
-        <v>4881</v>
+        <v>8724</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>211</v>
+        <v>250</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F20" s="9">
         <v>2</v>
       </c>
       <c r="G20" s="9">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="H20" s="9">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="4">
         <v>17</v>
       </c>
       <c r="B21" s="6">
-        <v>4641</v>
+        <v>4912</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>229</v>
+        <v>255</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>18</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>173</v>
       </c>
       <c r="F21" s="9">
         <v>2</v>
       </c>
       <c r="G21" s="9">
+        <v>38</v>
+      </c>
+      <c r="H21" s="9">
+        <v>38</v>
+      </c>
+      <c r="I21" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="4">
+        <v>18</v>
+      </c>
+      <c r="B22" s="6">
+        <v>3781</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="F22" s="9">
+        <v>2</v>
+      </c>
+      <c r="G22" s="9">
+        <v>35</v>
+      </c>
+      <c r="H22" s="9">
+        <v>35</v>
+      </c>
+      <c r="I22" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="4">
+        <v>19</v>
+      </c>
+      <c r="B23" s="6">
+        <v>4881</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F23" s="9">
+        <v>4</v>
+      </c>
+      <c r="G23" s="9">
+        <v>35</v>
+      </c>
+      <c r="H23" s="9">
+        <v>35</v>
+      </c>
+      <c r="I23" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="4">
+        <v>20</v>
+      </c>
+      <c r="B24" s="6">
+        <v>4641</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="F24" s="9">
+        <v>2</v>
+      </c>
+      <c r="G24" s="9">
         <v>12</v>
       </c>
-      <c r="H21" s="9">
+      <c r="H24" s="9">
         <v>12</v>
       </c>
-      <c r="I21" s="9">
+      <c r="I24" s="9">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.54" right="0.54" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I21" sqref="I21"/>
+      <selection activeCell="I23" sqref="I23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.28" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.85" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.85" customWidth="true" style="0"/>
     <col min="8" max="8" width="7.42" customWidth="true" style="0"/>
     <col min="9" max="9" width="7.28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>247</v>
+        <v>319</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
@@ -7246,586 +9289,644 @@
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="6">
         <v>8572</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="F5" s="9">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="G5" s="9">
-        <v>120</v>
+        <v>251</v>
       </c>
       <c r="H5" s="9">
-        <v>120</v>
+        <v>246</v>
       </c>
       <c r="I5" s="9">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="6">
-        <v>6122</v>
+        <v>8053</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>38</v>
+        <v>89</v>
       </c>
       <c r="F6" s="9">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="G6" s="9">
-        <v>111</v>
+        <v>226</v>
       </c>
       <c r="H6" s="9">
-        <v>111</v>
+        <v>224</v>
       </c>
       <c r="I6" s="9">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="6">
-        <v>7682</v>
+        <v>6122</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="F7" s="9">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G7" s="9">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="H7" s="9">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="I7" s="9">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="6">
-        <v>8101</v>
+        <v>7536</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>88</v>
+        <v>123</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>89</v>
+        <v>40</v>
       </c>
       <c r="F8" s="9">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G8" s="9">
-        <v>92</v>
+        <v>215</v>
       </c>
       <c r="H8" s="9">
-        <v>92</v>
+        <v>215</v>
       </c>
       <c r="I8" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="6">
-        <v>7536</v>
+        <v>8054</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>155</v>
+        <v>92</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>115</v>
+        <v>89</v>
       </c>
       <c r="F9" s="9">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G9" s="9">
-        <v>90</v>
+        <v>202</v>
       </c>
       <c r="H9" s="9">
-        <v>90</v>
+        <v>202</v>
       </c>
       <c r="I9" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="6">
-        <v>7219</v>
+        <v>6923</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>92</v>
+        <v>142</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F10" s="9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G10" s="9">
-        <v>85</v>
+        <v>169</v>
       </c>
       <c r="H10" s="9">
-        <v>85</v>
+        <v>169</v>
       </c>
       <c r="I10" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="4">
         <v>7</v>
       </c>
       <c r="B11" s="6">
-        <v>6128</v>
+        <v>7682</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>82</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>173</v>
       </c>
       <c r="F11" s="9">
+        <v>12</v>
+      </c>
+      <c r="G11" s="9">
+        <v>167</v>
+      </c>
+      <c r="H11" s="9">
+        <v>167</v>
+      </c>
+      <c r="I11" s="9">
         <v>4</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="6">
-        <v>7615</v>
+        <v>8101</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>100</v>
+        <v>172</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>71</v>
+        <v>173</v>
       </c>
       <c r="F12" s="9">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G12" s="9">
-        <v>60</v>
+        <v>167</v>
       </c>
       <c r="H12" s="9">
-        <v>60</v>
+        <v>167</v>
       </c>
       <c r="I12" s="9">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="4">
         <v>9</v>
       </c>
       <c r="B13" s="6">
-        <v>8053</v>
+        <v>7219</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="F13" s="9">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G13" s="9">
-        <v>59</v>
+        <v>164</v>
       </c>
       <c r="H13" s="9">
-        <v>59</v>
+        <v>164</v>
       </c>
       <c r="I13" s="9">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="4">
         <v>10</v>
       </c>
       <c r="B14" s="6">
-        <v>6923</v>
+        <v>7584</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>113</v>
+        <v>171</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>103</v>
+        <v>83</v>
       </c>
       <c r="F14" s="9">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G14" s="9">
-        <v>57</v>
+        <v>151</v>
       </c>
       <c r="H14" s="9">
-        <v>57</v>
+        <v>151</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="4">
         <v>11</v>
       </c>
       <c r="B15" s="6">
-        <v>8943</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>7615</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>157</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="F15" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G15" s="9">
-        <v>55</v>
+        <v>150</v>
       </c>
       <c r="H15" s="9">
-        <v>55</v>
+        <v>150</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="4">
         <v>12</v>
       </c>
       <c r="B16" s="6">
-        <v>7584</v>
+        <v>6031</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>140</v>
+        <v>189</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>82</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>121</v>
       </c>
       <c r="F16" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G16" s="9">
-        <v>50</v>
+        <v>125</v>
       </c>
       <c r="H16" s="9">
-        <v>50</v>
+        <v>125</v>
       </c>
       <c r="I16" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="4">
         <v>13</v>
       </c>
       <c r="B17" s="6">
-        <v>8054</v>
+        <v>8771</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="F17" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G17" s="9">
-        <v>42</v>
+        <v>99</v>
       </c>
       <c r="H17" s="9">
-        <v>42</v>
+        <v>99</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="4">
         <v>14</v>
       </c>
       <c r="B18" s="6">
-        <v>8771</v>
+        <v>6128</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>82</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>121</v>
       </c>
       <c r="F18" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G18" s="9">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="H18" s="9">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="I18" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="4">
         <v>15</v>
       </c>
       <c r="B19" s="6">
-        <v>6031</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>8943</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>224</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>82</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>131</v>
       </c>
       <c r="F19" s="9">
         <v>2</v>
       </c>
       <c r="G19" s="9">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="H19" s="9">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="I19" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="4">
         <v>16</v>
       </c>
       <c r="B20" s="6">
         <v>8915</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>213</v>
+        <v>272</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="F20" s="9">
         <v>2</v>
       </c>
       <c r="G20" s="9">
         <v>25</v>
       </c>
       <c r="H20" s="9">
         <v>25</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="4">
         <v>17</v>
       </c>
       <c r="B21" s="6">
-        <v>8924</v>
+        <v>7888</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>223</v>
+        <v>302</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>71</v>
+        <v>303</v>
       </c>
       <c r="F21" s="9">
         <v>2</v>
       </c>
       <c r="G21" s="9">
+        <v>24</v>
+      </c>
+      <c r="H21" s="9">
+        <v>24</v>
+      </c>
+      <c r="I21" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="4">
         <v>18</v>
       </c>
-      <c r="H21" s="9">
+      <c r="B22" s="6">
+        <v>8924</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F22" s="9">
+        <v>2</v>
+      </c>
+      <c r="G22" s="9">
         <v>18</v>
       </c>
-      <c r="I21" s="9">
+      <c r="H22" s="9">
+        <v>18</v>
+      </c>
+      <c r="I22" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="4">
+        <v>19</v>
+      </c>
+      <c r="B23" s="6">
+        <v>7883</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="F23" s="9">
+        <v>2</v>
+      </c>
+      <c r="G23" s="9">
+        <v>8</v>
+      </c>
+      <c r="H23" s="9">
+        <v>8</v>
+      </c>
+      <c r="I23" s="9">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.54" right="0.54" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I21" sqref="I21"/>
+      <selection activeCell="I32" sqref="I32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.28" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.85" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.85" customWidth="true" style="0"/>
     <col min="8" max="8" width="7.42" customWidth="true" style="0"/>
     <col min="9" max="9" width="7.28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>248</v>
+        <v>320</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
@@ -7852,589 +9953,908 @@
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="6">
-        <v>7023</v>
+        <v>7570</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>120</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>121</v>
       </c>
       <c r="F5" s="9">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G5" s="9">
-        <v>89</v>
+        <v>201</v>
       </c>
       <c r="H5" s="9">
-        <v>89</v>
+        <v>201</v>
       </c>
       <c r="I5" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="6">
-        <v>7683</v>
+        <v>8141</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>135</v>
+        <v>206</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>127</v>
+        <v>207</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>89</v>
+        <v>208</v>
       </c>
       <c r="F6" s="9">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G6" s="9">
-        <v>86</v>
+        <v>197</v>
       </c>
       <c r="H6" s="9">
-        <v>86</v>
+        <v>197</v>
       </c>
       <c r="I6" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="6">
-        <v>8141</v>
+        <v>7683</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>172</v>
+        <v>200</v>
       </c>
       <c r="D7" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E7" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="9">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G7" s="9">
-        <v>73</v>
+        <v>173</v>
       </c>
       <c r="H7" s="9">
-        <v>73</v>
+        <v>173</v>
       </c>
       <c r="I7" s="9">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="6">
-        <v>8925</v>
+        <v>7023</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>160</v>
+        <v>201</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="F8" s="9">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G8" s="9">
-        <v>71</v>
+        <v>166</v>
       </c>
       <c r="H8" s="9">
-        <v>71</v>
+        <v>166</v>
       </c>
       <c r="I8" s="9">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="6">
-        <v>7681</v>
+        <v>8032</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>129</v>
+        <v>232</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>127</v>
+        <v>207</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>38</v>
+        <v>208</v>
       </c>
       <c r="F9" s="9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G9" s="9">
-        <v>66</v>
+        <v>145</v>
       </c>
       <c r="H9" s="9">
-        <v>66</v>
+        <v>145</v>
       </c>
       <c r="I9" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="6">
-        <v>7570</v>
+        <v>7681</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>120</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>73</v>
       </c>
       <c r="F10" s="9">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G10" s="9">
-        <v>59</v>
+        <v>140</v>
       </c>
       <c r="H10" s="9">
-        <v>59</v>
+        <v>140</v>
       </c>
       <c r="I10" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="4">
         <v>7</v>
       </c>
       <c r="B11" s="6">
         <v>8055</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>224</v>
+        <v>283</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="F11" s="9">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G11" s="9">
-        <v>53</v>
+        <v>129</v>
       </c>
       <c r="H11" s="9">
-        <v>53</v>
+        <v>129</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="6">
-        <v>8032</v>
+        <v>8925</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>173</v>
+        <v>120</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="F12" s="9">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G12" s="9">
-        <v>41</v>
+        <v>114</v>
       </c>
       <c r="H12" s="9">
-        <v>41</v>
+        <v>114</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="4">
         <v>9</v>
       </c>
       <c r="B13" s="6">
-        <v>8926</v>
+        <v>8927</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>220</v>
+        <v>285</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
       <c r="F13" s="9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G13" s="9">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="H13" s="9">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="4">
         <v>10</v>
       </c>
       <c r="B14" s="6">
-        <v>8927</v>
+        <v>7586</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>127</v>
+        <v>207</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>69</v>
+        <v>208</v>
       </c>
       <c r="F14" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G14" s="9">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="H14" s="9">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="4">
         <v>11</v>
       </c>
       <c r="B15" s="6">
-        <v>7586</v>
+        <v>8942</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>214</v>
+        <v>316</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>173</v>
+        <v>120</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>174</v>
+        <v>315</v>
       </c>
       <c r="F15" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G15" s="9">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="H15" s="9">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="4">
         <v>12</v>
       </c>
       <c r="B16" s="6">
-        <v>8131</v>
+        <v>8926</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>218</v>
+        <v>280</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>173</v>
+        <v>120</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="F16" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G16" s="9">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="H16" s="9">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I16" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="4">
         <v>13</v>
       </c>
       <c r="B17" s="6">
         <v>8726</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>226</v>
+        <v>286</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
       <c r="F17" s="9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G17" s="9">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="H17" s="9">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="4">
         <v>14</v>
       </c>
       <c r="B18" s="6">
-        <v>8579</v>
+        <v>8939</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>227</v>
+        <v>317</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>173</v>
+        <v>120</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>183</v>
+        <v>315</v>
       </c>
       <c r="F18" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G18" s="9">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="H18" s="9">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="I18" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="4">
         <v>15</v>
       </c>
       <c r="B19" s="6">
-        <v>7153</v>
+        <v>8937</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>228</v>
+        <v>314</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>183</v>
+        <v>315</v>
       </c>
       <c r="F19" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G19" s="9">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="H19" s="9">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="I19" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="4">
         <v>16</v>
       </c>
       <c r="B20" s="6">
-        <v>8580</v>
+        <v>8579</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>173</v>
+        <v>207</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>183</v>
+        <v>218</v>
       </c>
       <c r="F20" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G20" s="9">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="H20" s="9">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="4">
         <v>17</v>
       </c>
       <c r="B21" s="6">
         <v>7972</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="F21" s="9">
+        <v>4</v>
+      </c>
+      <c r="G21" s="9">
+        <v>52</v>
+      </c>
+      <c r="H21" s="9">
+        <v>52</v>
+      </c>
+      <c r="I21" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="4">
+        <v>18</v>
+      </c>
+      <c r="B22" s="6">
+        <v>8636</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="F22" s="9">
         <v>2</v>
       </c>
-      <c r="G21" s="9">
+      <c r="G22" s="9">
+        <v>38</v>
+      </c>
+      <c r="H22" s="9">
+        <v>38</v>
+      </c>
+      <c r="I22" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="4">
+        <v>19</v>
+      </c>
+      <c r="B23" s="6">
+        <v>8580</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="F23" s="9">
         <v>4</v>
       </c>
-      <c r="H21" s="9">
+      <c r="G23" s="9">
+        <v>37</v>
+      </c>
+      <c r="H23" s="9">
+        <v>37</v>
+      </c>
+      <c r="I23" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="4">
+        <v>20</v>
+      </c>
+      <c r="B24" s="6">
+        <v>8936</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="F24" s="9">
+        <v>2</v>
+      </c>
+      <c r="G24" s="9">
+        <v>36</v>
+      </c>
+      <c r="H24" s="9">
+        <v>36</v>
+      </c>
+      <c r="I24" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="4">
+        <v>21</v>
+      </c>
+      <c r="B25" s="6">
+        <v>8071</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="F25" s="9">
+        <v>2</v>
+      </c>
+      <c r="G25" s="9">
+        <v>34</v>
+      </c>
+      <c r="H25" s="9">
+        <v>34</v>
+      </c>
+      <c r="I25" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="4">
+        <v>22</v>
+      </c>
+      <c r="B26" s="6">
+        <v>7153</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="F26" s="9">
         <v>4</v>
       </c>
-      <c r="I21" s="9">
+      <c r="G26" s="9">
+        <v>34</v>
+      </c>
+      <c r="H26" s="9">
+        <v>34</v>
+      </c>
+      <c r="I26" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="4">
+        <v>23</v>
+      </c>
+      <c r="B27" s="6">
+        <v>7585</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="F27" s="9">
+        <v>2</v>
+      </c>
+      <c r="G27" s="9">
+        <v>23</v>
+      </c>
+      <c r="H27" s="9">
+        <v>23</v>
+      </c>
+      <c r="I27" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="4">
+        <v>24</v>
+      </c>
+      <c r="B28" s="6">
+        <v>8131</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="F28" s="9">
+        <v>2</v>
+      </c>
+      <c r="G28" s="9">
+        <v>22</v>
+      </c>
+      <c r="H28" s="9">
+        <v>22</v>
+      </c>
+      <c r="I28" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="4">
+        <v>25</v>
+      </c>
+      <c r="B29" s="6">
+        <v>8056</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="F29" s="9">
+        <v>2</v>
+      </c>
+      <c r="G29" s="9">
+        <v>14</v>
+      </c>
+      <c r="H29" s="9">
+        <v>14</v>
+      </c>
+      <c r="I29" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="4">
+        <v>26</v>
+      </c>
+      <c r="B30" s="6">
+        <v>8880</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="F30" s="9">
+        <v>2</v>
+      </c>
+      <c r="G30" s="9">
+        <v>6</v>
+      </c>
+      <c r="H30" s="9">
+        <v>6</v>
+      </c>
+      <c r="I30" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="4">
+        <v>27</v>
+      </c>
+      <c r="B31" s="6">
+        <v>8878</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="F31" s="9">
+        <v>2</v>
+      </c>
+      <c r="G31" s="9">
+        <v>6</v>
+      </c>
+      <c r="H31" s="9">
+        <v>6</v>
+      </c>
+      <c r="I31" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="4">
+        <v>28</v>
+      </c>
+      <c r="B32" s="6">
+        <v>8189</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="F32" s="9">
+        <v>2</v>
+      </c>
+      <c r="G32" s="9">
+        <v>4</v>
+      </c>
+      <c r="H32" s="9">
+        <v>4</v>
+      </c>
+      <c r="I32" s="9">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.54" right="0.54" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I17" sqref="I17"/>
+      <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.28" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.85" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.85" customWidth="true" style="0"/>
     <col min="8" max="8" width="7.42" customWidth="true" style="0"/>
     <col min="9" max="9" width="7.28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>249</v>
+        <v>321</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
@@ -8461,419 +10881,448 @@
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="6">
-        <v>1691</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>1584</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>36</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>134</v>
+        <v>37</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="F5" s="9">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G5" s="9">
-        <v>111</v>
+        <v>270</v>
       </c>
       <c r="H5" s="9">
-        <v>111</v>
+        <v>270</v>
       </c>
       <c r="I5" s="9">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="6">
-        <v>6122</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>1691</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>60</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F6" s="9">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G6" s="9">
-        <v>98</v>
+        <v>250</v>
       </c>
       <c r="H6" s="9">
-        <v>98</v>
+        <v>250</v>
       </c>
       <c r="I6" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="6">
-        <v>1584</v>
+        <v>8053</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>168</v>
+        <v>87</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>134</v>
+        <v>88</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>169</v>
+        <v>89</v>
       </c>
       <c r="F7" s="9">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G7" s="9">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H7" s="9">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="I7" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="6">
-        <v>8053</v>
+        <v>6122</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>171</v>
+        <v>129</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>94</v>
+        <v>73</v>
       </c>
       <c r="F8" s="9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G8" s="9">
-        <v>73</v>
+        <v>133</v>
       </c>
       <c r="H8" s="9">
-        <v>73</v>
+        <v>133</v>
       </c>
       <c r="I8" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="6">
-        <v>8141</v>
+        <v>8579</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>172</v>
+        <v>223</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>173</v>
+        <v>207</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>174</v>
+        <v>218</v>
       </c>
       <c r="F9" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G9" s="9">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="H9" s="9">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="I9" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="6">
-        <v>8579</v>
+        <v>8141</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>227</v>
+        <v>206</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>173</v>
+        <v>207</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>183</v>
+        <v>208</v>
       </c>
       <c r="F10" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G10" s="9">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="H10" s="9">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="I10" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="4">
         <v>7</v>
       </c>
       <c r="B11" s="6">
-        <v>4641</v>
+        <v>8032</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>207</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>208</v>
       </c>
       <c r="F11" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G11" s="9">
-        <v>44</v>
+        <v>94</v>
       </c>
       <c r="H11" s="9">
-        <v>44</v>
+        <v>94</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="6">
-        <v>8032</v>
+        <v>3883</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>245</v>
+        <v>225</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>173</v>
+        <v>226</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>174</v>
+        <v>38</v>
       </c>
       <c r="F12" s="9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G12" s="9">
-        <v>43</v>
+        <v>92</v>
       </c>
       <c r="H12" s="9">
-        <v>43</v>
+        <v>92</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="4">
         <v>9</v>
       </c>
       <c r="B13" s="6">
         <v>8580</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>231</v>
+        <v>260</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>173</v>
+        <v>207</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>183</v>
+        <v>218</v>
       </c>
       <c r="F13" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G13" s="9">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="H13" s="9">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="4">
         <v>10</v>
       </c>
       <c r="B14" s="6">
-        <v>3883</v>
+        <v>1100</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>241</v>
+        <v>211</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>230</v>
+        <v>37</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>169</v>
+        <v>110</v>
       </c>
       <c r="F14" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G14" s="9">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="H14" s="9">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="4">
         <v>11</v>
       </c>
       <c r="B15" s="6">
-        <v>1100</v>
+        <v>7586</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>200</v>
+        <v>229</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>134</v>
+        <v>207</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>87</v>
+        <v>208</v>
       </c>
       <c r="F15" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G15" s="9">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="H15" s="9">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="4">
         <v>12</v>
       </c>
       <c r="B16" s="6">
-        <v>7586</v>
+        <v>4641</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>214</v>
+        <v>288</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>226</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>125</v>
       </c>
       <c r="F16" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G16" s="9">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="H16" s="9">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="I16" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="4">
         <v>13</v>
       </c>
       <c r="B17" s="6">
-        <v>8131</v>
+        <v>3964</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>173</v>
+        <v>37</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>174</v>
+        <v>133</v>
       </c>
       <c r="F17" s="9">
         <v>2</v>
       </c>
       <c r="G17" s="9">
+        <v>38</v>
+      </c>
+      <c r="H17" s="9">
+        <v>38</v>
+      </c>
+      <c r="I17" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="4">
+        <v>14</v>
+      </c>
+      <c r="B18" s="6">
+        <v>8131</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="F18" s="9">
+        <v>2</v>
+      </c>
+      <c r="G18" s="9">
         <v>22</v>
       </c>
-      <c r="H17" s="9">
+      <c r="H18" s="9">
         <v>22</v>
       </c>
-      <c r="I17" s="9">
+      <c r="I18" s="9">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.54" right="0.54" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
@@ -8883,51 +11332,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.28" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.85" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.85" customWidth="true" style="0"/>
     <col min="8" max="8" width="7.42" customWidth="true" style="0"/>
     <col min="9" max="9" width="7.28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>250</v>
+        <v>322</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
@@ -8957,318 +11406,318 @@
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="6">
         <v>1143</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="F5" s="9">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G5" s="9">
-        <v>176</v>
+        <v>206</v>
       </c>
       <c r="H5" s="9">
-        <v>176</v>
+        <v>206</v>
       </c>
       <c r="I5" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="6">
         <v>1747</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>165</v>
+        <v>124</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="E6" s="8" t="s">
-        <v>166</v>
+        <v>125</v>
       </c>
       <c r="F6" s="9">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G6" s="9">
-        <v>92</v>
+        <v>167</v>
       </c>
       <c r="H6" s="9">
-        <v>92</v>
+        <v>167</v>
       </c>
       <c r="I6" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="6">
         <v>6707</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="F7" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G7" s="9">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="H7" s="9">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="I7" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="6">
         <v>937</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>233</v>
+        <v>291</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="F8" s="9">
         <v>2</v>
       </c>
       <c r="G8" s="9">
         <v>48</v>
       </c>
       <c r="H8" s="9">
         <v>48</v>
       </c>
       <c r="I8" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="6">
         <v>6209</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>236</v>
+        <v>293</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="E9" s="8" t="s">
-        <v>166</v>
+        <v>125</v>
       </c>
       <c r="F9" s="9">
         <v>2</v>
       </c>
       <c r="G9" s="9">
         <v>46</v>
       </c>
       <c r="H9" s="9">
         <v>46</v>
       </c>
       <c r="I9" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="6">
         <v>912</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>237</v>
+        <v>294</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="F10" s="9">
         <v>2</v>
       </c>
       <c r="G10" s="9">
         <v>42</v>
       </c>
       <c r="H10" s="9">
         <v>42</v>
       </c>
       <c r="I10" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="4">
         <v>7</v>
       </c>
       <c r="B11" s="6">
         <v>931</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>238</v>
+        <v>295</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>239</v>
+        <v>296</v>
       </c>
       <c r="F11" s="9">
         <v>2</v>
       </c>
       <c r="G11" s="9">
         <v>39</v>
       </c>
       <c r="H11" s="9">
         <v>39</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="6">
         <v>3977</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>240</v>
+        <v>297</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>239</v>
+        <v>296</v>
       </c>
       <c r="F12" s="9">
         <v>2</v>
       </c>
       <c r="G12" s="9">
         <v>39</v>
       </c>
       <c r="H12" s="9">
         <v>39</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="4">
         <v>9</v>
       </c>
       <c r="B13" s="6">
         <v>3369</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>242</v>
+        <v>298</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="F13" s="9">
         <v>2</v>
       </c>
       <c r="G13" s="9">
         <v>38</v>
       </c>
       <c r="H13" s="9">
         <v>38</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="4">
         <v>10</v>
       </c>
       <c r="B14" s="6">
         <v>4080</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>243</v>
+        <v>299</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>239</v>
+        <v>296</v>
       </c>
       <c r="F14" s="9">
         <v>2</v>
       </c>
       <c r="G14" s="9">
         <v>37</v>
       </c>
       <c r="H14" s="9">
         <v>37</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -9303,32 +11752,32 @@
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Celkový</vt:lpstr>
       <vt:lpstr>U25</vt:lpstr>
       <vt:lpstr>U20</vt:lpstr>
       <vt:lpstr>U15</vt:lpstr>
       <vt:lpstr>Ženy</vt:lpstr>
       <vt:lpstr>Hendikepovaní</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jiří Hrazdil</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Průběžný žebříček LRU plavaná, aktuální k 3. 5. 2026</dc:title>
+  <dc:title>Průběžný žebříček LRU plavaná, aktuální k 14. 6. 2026</dc:title>
   <dc:description>Aktuální žebříček LRU plavaná je k dispozici na https://www.plavana.info/</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>