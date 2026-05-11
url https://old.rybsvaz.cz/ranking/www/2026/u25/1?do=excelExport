--- v1 (2026-05-11)
+++ v2 (2026-05-11)
@@ -276,291 +276,291 @@
   <si>
     <t>U20</t>
   </si>
   <si>
     <t>MO ČRS NEPOMUK “D“</t>
   </si>
   <si>
     <t>Vejvančická Helena</t>
   </si>
   <si>
     <t>U20Ž</t>
   </si>
   <si>
     <t>Šplíchal Petr</t>
   </si>
   <si>
     <t>MRS p. s. Uherské Hradiště SARFIX.CZ</t>
   </si>
   <si>
     <t>Michael Grobelný</t>
   </si>
   <si>
     <t>Lakoš Gustav Ing.</t>
   </si>
   <si>
+    <t>Dořičák Pavel</t>
+  </si>
+  <si>
+    <t>Lamač František</t>
+  </si>
+  <si>
+    <t>MO ČRS Smíchov, Velká Chuchle</t>
+  </si>
+  <si>
+    <t>Mašek Jakub</t>
+  </si>
+  <si>
+    <t>MO ČRS NEPOMUK “C“</t>
+  </si>
+  <si>
+    <t>Adamec Václav DiS.</t>
+  </si>
+  <si>
+    <t>MO ČRS Jindřichův Hradec B</t>
+  </si>
+  <si>
+    <t>Houška Šimon</t>
+  </si>
+  <si>
+    <t>Janeček Jakub</t>
+  </si>
+  <si>
+    <t>MO ČRS Hradec Králové Mlaďoši</t>
+  </si>
+  <si>
+    <t>Stehlík Ondřej</t>
+  </si>
+  <si>
+    <t>Oudrán Stanislav</t>
+  </si>
+  <si>
+    <t>Častulík Luděk</t>
+  </si>
+  <si>
+    <t>Flament Pierre</t>
+  </si>
+  <si>
+    <t>Hanzal Ondřej Ing.</t>
+  </si>
+  <si>
+    <t>Jindřich Štěpán</t>
+  </si>
+  <si>
+    <t>Veselý Jan</t>
+  </si>
+  <si>
+    <t>Vytřas Radim</t>
+  </si>
+  <si>
+    <t>ČRS MO Ostrava PRESTON</t>
+  </si>
+  <si>
+    <t>Presl Lukáš</t>
+  </si>
+  <si>
+    <t>Pekař Jaroslav</t>
+  </si>
+  <si>
+    <t>Polívka Miroslav</t>
+  </si>
+  <si>
+    <t>MO ČRS  TŘEBECHOVICE  COLMIC</t>
+  </si>
+  <si>
+    <t>Pávek Martin</t>
+  </si>
+  <si>
+    <t>MO ČRS CHOCEŇ COLMIC</t>
+  </si>
+  <si>
+    <t>Grzegorz Ferenc</t>
+  </si>
+  <si>
+    <t>TEAM MATCHPRO POLSKA</t>
+  </si>
+  <si>
+    <t>Maštera Vojtěch</t>
+  </si>
+  <si>
+    <t>Starý Jakub</t>
+  </si>
+  <si>
+    <t>Hájek Ondřej</t>
+  </si>
+  <si>
+    <t>MO Kolín MAVER</t>
+  </si>
+  <si>
+    <t>Böhm Aleš</t>
+  </si>
+  <si>
+    <t>ČRS Tubertini Česká Lípa</t>
+  </si>
+  <si>
+    <t>Domanek Hermann</t>
+  </si>
+  <si>
+    <t>Volák Jiří Ing.</t>
+  </si>
+  <si>
+    <t>Kopecký Miroslav</t>
+  </si>
+  <si>
+    <t>Drewniak Franciszek</t>
+  </si>
+  <si>
+    <t>Flanderka Aleš</t>
+  </si>
+  <si>
+    <t>Opalinski Ireneusz</t>
+  </si>
+  <si>
+    <t>Vejvančický Matěj</t>
+  </si>
+  <si>
+    <t>Kudrna Pavel</t>
+  </si>
+  <si>
+    <t>Brašna Filip</t>
+  </si>
+  <si>
+    <t>U15</t>
+  </si>
+  <si>
+    <t>Milewski Zbigniew</t>
+  </si>
+  <si>
+    <t>Šmíd Pavel</t>
+  </si>
+  <si>
+    <t>Dawiec Pawel</t>
+  </si>
+  <si>
+    <t>Koleň Michal</t>
+  </si>
+  <si>
+    <t>MO ČRS Nové Strašecí "A" MAVER</t>
+  </si>
+  <si>
+    <t>Nováčková Markéta Ing.</t>
+  </si>
+  <si>
+    <t>Ž</t>
+  </si>
+  <si>
+    <t>Coufal Matěj</t>
+  </si>
+  <si>
+    <t>Toužimský Jiří</t>
+  </si>
+  <si>
+    <t>Kocábek Tomáš</t>
+  </si>
+  <si>
+    <t>Vinohrady</t>
+  </si>
+  <si>
+    <t>Čampiš Michal</t>
+  </si>
+  <si>
+    <t>Šmůla David</t>
+  </si>
+  <si>
+    <t>Šimůnek Karel</t>
+  </si>
+  <si>
+    <t>Pavka Martin Bc.</t>
+  </si>
+  <si>
+    <t>Škubal Hanuš</t>
+  </si>
+  <si>
+    <t>Jireček Miroslav</t>
+  </si>
+  <si>
+    <t>Bartoš Jiří Ing.</t>
+  </si>
+  <si>
+    <t>RSK LIPANI MIVARDI Třebechovice pod Orebem</t>
+  </si>
+  <si>
+    <t>Počarovský Jan MUDr.</t>
+  </si>
+  <si>
+    <t>Hanáček František</t>
+  </si>
+  <si>
+    <t>Novák Jan</t>
+  </si>
+  <si>
+    <t>Cajthaml Jaroslav</t>
+  </si>
+  <si>
+    <t>Krejsa Jan</t>
+  </si>
+  <si>
+    <t>Pokorný Roman ml.</t>
+  </si>
+  <si>
+    <t>Vojáček Zdeněk</t>
+  </si>
+  <si>
+    <t>Klásek Petr</t>
+  </si>
+  <si>
+    <t>Vlach Zdeněk</t>
+  </si>
+  <si>
+    <t>Horký Aleš Bc.</t>
+  </si>
+  <si>
+    <t>Bačík Stanislav</t>
+  </si>
+  <si>
+    <t>Michalovič Tomáš</t>
+  </si>
+  <si>
+    <t>Horálek Miroslav</t>
+  </si>
+  <si>
+    <t>Kaplár Filip</t>
+  </si>
+  <si>
+    <t>Ambros Josef</t>
+  </si>
+  <si>
+    <t>Kostka Jan Ing.</t>
+  </si>
+  <si>
+    <t>Kudrna Šimon</t>
+  </si>
+  <si>
+    <t>Vos Cornelis</t>
+  </si>
+  <si>
     <t>MO ČRS PŘEROV SARFIX.CZ</t>
-  </si>
-[...238 lines deleted...]
-    <t>Vos Cornelis</t>
   </si>
   <si>
     <t>Vyhlídal Emanuel</t>
   </si>
   <si>
     <t>ČRS MO Kladruby u Vlašimi - Garbolino-czech</t>
   </si>
   <si>
     <t>Svoboda Petr</t>
   </si>
   <si>
     <t>Purkrábková Hana</t>
   </si>
   <si>
     <t>MO ČRS Plaňany COLMIC</t>
   </si>
   <si>
     <t>Hort Jan</t>
   </si>
   <si>
     <t>Janečková Anna</t>
   </si>
   <si>
     <t>Petirová Magdalena</t>
   </si>
@@ -2499,1937 +2499,1937 @@
         <v>4</v>
       </c>
       <c r="G44" s="9">
         <v>77</v>
       </c>
       <c r="H44" s="9">
         <v>77</v>
       </c>
       <c r="I44" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="4">
         <v>41</v>
       </c>
       <c r="B45" s="6">
         <v>2187</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E45" s="5" t="s">
-        <v>84</v>
+      <c r="E45" s="8" t="s">
+        <v>81</v>
       </c>
       <c r="F45" s="9">
         <v>4</v>
       </c>
       <c r="G45" s="9">
         <v>73</v>
       </c>
       <c r="H45" s="9">
         <v>73</v>
       </c>
       <c r="I45" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="4">
         <v>42</v>
       </c>
       <c r="B46" s="6">
         <v>7052</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F46" s="9">
         <v>4</v>
       </c>
       <c r="G46" s="9">
         <v>71</v>
       </c>
       <c r="H46" s="9">
         <v>71</v>
       </c>
       <c r="I46" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="4">
         <v>43</v>
       </c>
       <c r="B47" s="6">
         <v>1505</v>
       </c>
       <c r="C47" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" s="5" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="F47" s="9">
         <v>4</v>
       </c>
       <c r="G47" s="9">
         <v>71</v>
       </c>
       <c r="H47" s="9">
         <v>71</v>
       </c>
       <c r="I47" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="4">
         <v>44</v>
       </c>
       <c r="B48" s="6">
         <v>8101</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F48" s="9">
         <v>6</v>
       </c>
       <c r="G48" s="9">
         <v>92</v>
       </c>
       <c r="H48" s="9">
         <v>71</v>
       </c>
       <c r="I48" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="4">
         <v>45</v>
       </c>
       <c r="B49" s="6">
         <v>10</v>
       </c>
       <c r="C49" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E49" s="5" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="F49" s="9">
         <v>4</v>
       </c>
       <c r="G49" s="9">
         <v>70</v>
       </c>
       <c r="H49" s="9">
         <v>70</v>
       </c>
       <c r="I49" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="4">
         <v>46</v>
       </c>
       <c r="B50" s="6">
         <v>7219</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F50" s="9">
         <v>6</v>
       </c>
       <c r="G50" s="9">
         <v>85</v>
       </c>
       <c r="H50" s="9">
         <v>63</v>
       </c>
       <c r="I50" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="4">
         <v>47</v>
       </c>
       <c r="B51" s="6">
         <v>5627</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F51" s="9">
         <v>4</v>
       </c>
       <c r="G51" s="9">
         <v>62</v>
       </c>
       <c r="H51" s="9">
         <v>62</v>
       </c>
       <c r="I51" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="4">
         <v>48</v>
       </c>
       <c r="B52" s="6">
         <v>5491</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F52" s="9">
         <v>4</v>
       </c>
       <c r="G52" s="9">
         <v>62</v>
       </c>
       <c r="H52" s="9">
         <v>62</v>
       </c>
       <c r="I52" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="4">
         <v>49</v>
       </c>
       <c r="B53" s="6">
         <v>2393</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F53" s="9">
         <v>4</v>
       </c>
       <c r="G53" s="9">
         <v>62</v>
       </c>
       <c r="H53" s="9">
         <v>62</v>
       </c>
       <c r="I53" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="4">
         <v>50</v>
       </c>
       <c r="B54" s="6">
         <v>7</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>57</v>
       </c>
       <c r="F54" s="9">
         <v>4</v>
       </c>
       <c r="G54" s="9">
         <v>61</v>
       </c>
       <c r="H54" s="9">
         <v>61</v>
       </c>
       <c r="I54" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="4">
         <v>51</v>
       </c>
       <c r="B55" s="6">
         <v>3490</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>46</v>
       </c>
       <c r="F55" s="9">
         <v>4</v>
       </c>
       <c r="G55" s="9">
         <v>61</v>
       </c>
       <c r="H55" s="9">
         <v>61</v>
       </c>
       <c r="I55" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="4">
         <v>52</v>
       </c>
       <c r="B56" s="6">
         <v>6836</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F56" s="9">
         <v>4</v>
       </c>
       <c r="G56" s="9">
         <v>61</v>
       </c>
       <c r="H56" s="9">
         <v>61</v>
       </c>
       <c r="I56" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="4">
         <v>53</v>
       </c>
       <c r="B57" s="6">
         <v>7615</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>71</v>
       </c>
       <c r="F57" s="9">
         <v>2</v>
       </c>
       <c r="G57" s="9">
         <v>60</v>
       </c>
       <c r="H57" s="9">
         <v>60</v>
       </c>
       <c r="I57" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="4">
         <v>54</v>
       </c>
       <c r="B58" s="6">
         <v>1804</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F58" s="9">
         <v>2</v>
       </c>
       <c r="G58" s="9">
         <v>60</v>
       </c>
       <c r="H58" s="9">
         <v>60</v>
       </c>
       <c r="I58" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="4">
         <v>55</v>
       </c>
       <c r="B59" s="6">
         <v>2182</v>
       </c>
       <c r="C59" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E59" s="5" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F59" s="9">
         <v>2</v>
       </c>
       <c r="G59" s="9">
         <v>60</v>
       </c>
       <c r="H59" s="9">
         <v>60</v>
       </c>
       <c r="I59" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="4">
         <v>56</v>
       </c>
       <c r="B60" s="6">
         <v>7682</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F60" s="9">
         <v>6</v>
       </c>
       <c r="G60" s="9">
         <v>101</v>
       </c>
       <c r="H60" s="9">
         <v>60</v>
       </c>
       <c r="I60" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="4">
         <v>57</v>
       </c>
       <c r="B61" s="6">
         <v>39</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F61" s="9">
         <v>4</v>
       </c>
       <c r="G61" s="9">
         <v>59</v>
       </c>
       <c r="H61" s="9">
         <v>59</v>
       </c>
       <c r="I61" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="4">
         <v>58</v>
       </c>
       <c r="B62" s="6">
         <v>3166</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F62" s="9">
         <v>2</v>
       </c>
       <c r="G62" s="9">
         <v>57</v>
       </c>
       <c r="H62" s="9">
         <v>57</v>
       </c>
       <c r="I62" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="4">
         <v>59</v>
       </c>
       <c r="B63" s="6">
         <v>569</v>
       </c>
       <c r="C63" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E63" s="5" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="F63" s="9">
         <v>2</v>
       </c>
       <c r="G63" s="9">
         <v>57</v>
       </c>
       <c r="H63" s="9">
         <v>57</v>
       </c>
       <c r="I63" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="4">
         <v>60</v>
       </c>
       <c r="B64" s="6">
         <v>8106</v>
       </c>
       <c r="C64" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E64" s="5" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="F64" s="9">
         <v>2</v>
       </c>
       <c r="G64" s="9">
         <v>57</v>
       </c>
       <c r="H64" s="9">
         <v>57</v>
       </c>
       <c r="I64" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="4">
         <v>61</v>
       </c>
       <c r="B65" s="6">
         <v>79</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>57</v>
       </c>
       <c r="F65" s="9">
         <v>2</v>
       </c>
       <c r="G65" s="9">
         <v>57</v>
       </c>
       <c r="H65" s="9">
         <v>57</v>
       </c>
       <c r="I65" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="4">
         <v>62</v>
       </c>
       <c r="B66" s="6">
         <v>6923</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F66" s="9">
         <v>2</v>
       </c>
       <c r="G66" s="9">
         <v>57</v>
       </c>
       <c r="H66" s="9">
         <v>57</v>
       </c>
       <c r="I66" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="4">
         <v>63</v>
       </c>
       <c r="B67" s="6">
         <v>3042</v>
       </c>
       <c r="C67" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E67" s="5" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="F67" s="9">
         <v>2</v>
       </c>
       <c r="G67" s="9">
         <v>57</v>
       </c>
       <c r="H67" s="9">
         <v>57</v>
       </c>
       <c r="I67" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="4">
         <v>64</v>
       </c>
       <c r="B68" s="6">
         <v>158</v>
       </c>
       <c r="C68" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E68" s="5" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="F68" s="9">
         <v>4</v>
       </c>
       <c r="G68" s="9">
         <v>57</v>
       </c>
       <c r="H68" s="9">
         <v>57</v>
       </c>
       <c r="I68" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="4">
         <v>65</v>
       </c>
       <c r="B69" s="6">
         <v>8591</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F69" s="9">
         <v>4</v>
       </c>
       <c r="G69" s="9">
         <v>57</v>
       </c>
       <c r="H69" s="9">
         <v>57</v>
       </c>
       <c r="I69" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="4">
         <v>66</v>
       </c>
       <c r="B70" s="6">
         <v>1104</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F70" s="9">
         <v>4</v>
       </c>
       <c r="G70" s="9">
         <v>57</v>
       </c>
       <c r="H70" s="9">
         <v>57</v>
       </c>
       <c r="I70" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="4">
         <v>67</v>
       </c>
       <c r="B71" s="6">
         <v>8822</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F71" s="9">
         <v>4</v>
       </c>
       <c r="G71" s="9">
         <v>57</v>
       </c>
       <c r="H71" s="9">
         <v>57</v>
       </c>
       <c r="I71" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="4">
         <v>68</v>
       </c>
       <c r="B72" s="6">
         <v>8943</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F72" s="9">
         <v>2</v>
       </c>
       <c r="G72" s="9">
         <v>55</v>
       </c>
       <c r="H72" s="9">
         <v>55</v>
       </c>
       <c r="I72" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="4">
         <v>69</v>
       </c>
       <c r="B73" s="6">
         <v>2829</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F73" s="9">
         <v>2</v>
       </c>
       <c r="G73" s="9">
         <v>55</v>
       </c>
       <c r="H73" s="9">
         <v>55</v>
       </c>
       <c r="I73" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="4">
         <v>70</v>
       </c>
       <c r="B74" s="6">
         <v>8574</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F74" s="9">
         <v>2</v>
       </c>
       <c r="G74" s="9">
         <v>54</v>
       </c>
       <c r="H74" s="9">
         <v>54</v>
       </c>
       <c r="I74" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="4">
         <v>71</v>
       </c>
       <c r="B75" s="6">
         <v>6043</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F75" s="9">
         <v>2</v>
       </c>
       <c r="G75" s="9">
         <v>54</v>
       </c>
       <c r="H75" s="9">
         <v>54</v>
       </c>
       <c r="I75" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="4">
         <v>72</v>
       </c>
       <c r="B76" s="6">
         <v>1200</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F76" s="9">
         <v>4</v>
       </c>
       <c r="G76" s="9">
         <v>54</v>
       </c>
       <c r="H76" s="9">
         <v>54</v>
       </c>
       <c r="I76" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="4">
         <v>73</v>
       </c>
       <c r="B77" s="6">
         <v>7023</v>
       </c>
       <c r="C77" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="D77" s="5" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F77" s="9">
         <v>6</v>
       </c>
       <c r="G77" s="9">
         <v>89</v>
       </c>
       <c r="H77" s="9">
         <v>54</v>
       </c>
       <c r="I77" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="4">
         <v>74</v>
       </c>
       <c r="B78" s="6">
         <v>3551</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>74</v>
       </c>
       <c r="F78" s="9">
         <v>2</v>
       </c>
       <c r="G78" s="9">
         <v>53</v>
       </c>
       <c r="H78" s="9">
         <v>53</v>
       </c>
       <c r="I78" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="4">
         <v>75</v>
       </c>
       <c r="B79" s="6">
         <v>7681</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F79" s="9">
         <v>6</v>
       </c>
       <c r="G79" s="9">
         <v>66</v>
       </c>
       <c r="H79" s="9">
         <v>53</v>
       </c>
       <c r="I79" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="4">
         <v>76</v>
       </c>
       <c r="B80" s="6">
         <v>8575</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F80" s="9">
         <v>2</v>
       </c>
       <c r="G80" s="9">
         <v>52</v>
       </c>
       <c r="H80" s="9">
         <v>52</v>
       </c>
       <c r="I80" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="4">
         <v>77</v>
       </c>
       <c r="B81" s="6">
         <v>8496</v>
       </c>
       <c r="C81" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E81" s="5" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="F81" s="9">
         <v>2</v>
       </c>
       <c r="G81" s="9">
         <v>51</v>
       </c>
       <c r="H81" s="9">
         <v>51</v>
       </c>
       <c r="I81" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="4">
         <v>78</v>
       </c>
       <c r="B82" s="6">
         <v>1691</v>
       </c>
       <c r="C82" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D82" s="5" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F82" s="9">
         <v>4</v>
       </c>
       <c r="G82" s="9">
         <v>111</v>
       </c>
       <c r="H82" s="9">
         <v>51</v>
       </c>
       <c r="I82" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="4">
         <v>79</v>
       </c>
       <c r="B83" s="6">
         <v>7683</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F83" s="9">
         <v>6</v>
       </c>
       <c r="G83" s="9">
         <v>86</v>
       </c>
       <c r="H83" s="9">
         <v>51</v>
       </c>
       <c r="I83" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="4">
         <v>80</v>
       </c>
       <c r="B84" s="6">
         <v>2835</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F84" s="9">
         <v>2</v>
       </c>
       <c r="G84" s="9">
         <v>50</v>
       </c>
       <c r="H84" s="9">
         <v>50</v>
       </c>
       <c r="I84" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="4">
         <v>81</v>
       </c>
       <c r="B85" s="6">
         <v>1839</v>
       </c>
       <c r="C85" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E85" s="5" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="F85" s="9">
         <v>2</v>
       </c>
       <c r="G85" s="9">
         <v>50</v>
       </c>
       <c r="H85" s="9">
         <v>50</v>
       </c>
       <c r="I85" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="4">
         <v>82</v>
       </c>
       <c r="B86" s="6">
         <v>3921</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F86" s="9">
         <v>2</v>
       </c>
       <c r="G86" s="9">
         <v>50</v>
       </c>
       <c r="H86" s="9">
         <v>50</v>
       </c>
       <c r="I86" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="4">
         <v>83</v>
       </c>
       <c r="B87" s="6">
         <v>7584</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F87" s="9">
         <v>4</v>
       </c>
       <c r="G87" s="9">
         <v>50</v>
       </c>
       <c r="H87" s="9">
         <v>50</v>
       </c>
       <c r="I87" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="4">
         <v>84</v>
       </c>
       <c r="B88" s="6">
         <v>1507</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F88" s="9">
         <v>2</v>
       </c>
       <c r="G88" s="9">
         <v>49</v>
       </c>
       <c r="H88" s="9">
         <v>49</v>
       </c>
       <c r="I88" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="4">
         <v>85</v>
       </c>
       <c r="B89" s="6">
         <v>557</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F89" s="9">
         <v>4</v>
       </c>
       <c r="G89" s="9">
         <v>49</v>
       </c>
       <c r="H89" s="9">
         <v>49</v>
       </c>
       <c r="I89" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="4">
         <v>86</v>
       </c>
       <c r="B90" s="6">
         <v>4062</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F90" s="9">
         <v>2</v>
       </c>
       <c r="G90" s="9">
         <v>48</v>
       </c>
       <c r="H90" s="9">
         <v>48</v>
       </c>
       <c r="I90" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="4">
         <v>87</v>
       </c>
       <c r="B91" s="6">
         <v>1745</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F91" s="9">
         <v>2</v>
       </c>
       <c r="G91" s="9">
         <v>48</v>
       </c>
       <c r="H91" s="9">
         <v>48</v>
       </c>
       <c r="I91" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="4">
         <v>88</v>
       </c>
       <c r="B92" s="6">
         <v>781</v>
       </c>
       <c r="C92" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E92" s="8" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="F92" s="9">
         <v>2</v>
       </c>
       <c r="G92" s="9">
         <v>48</v>
       </c>
       <c r="H92" s="9">
         <v>48</v>
       </c>
       <c r="I92" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="4">
         <v>89</v>
       </c>
       <c r="B93" s="6">
         <v>787</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F93" s="9">
         <v>2</v>
       </c>
       <c r="G93" s="9">
         <v>48</v>
       </c>
       <c r="H93" s="9">
         <v>48</v>
       </c>
       <c r="I93" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="4">
         <v>90</v>
       </c>
       <c r="B94" s="6">
         <v>2015</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F94" s="9">
         <v>2</v>
       </c>
       <c r="G94" s="9">
         <v>48</v>
       </c>
       <c r="H94" s="9">
         <v>48</v>
       </c>
       <c r="I94" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="4">
         <v>91</v>
       </c>
       <c r="B95" s="6">
         <v>1863</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F95" s="9">
         <v>2</v>
       </c>
       <c r="G95" s="9">
         <v>47</v>
       </c>
       <c r="H95" s="9">
         <v>47</v>
       </c>
       <c r="I95" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="4">
         <v>92</v>
       </c>
       <c r="B96" s="6">
         <v>1192</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F96" s="9">
         <v>2</v>
       </c>
       <c r="G96" s="9">
         <v>46</v>
       </c>
       <c r="H96" s="9">
         <v>46</v>
       </c>
       <c r="I96" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="4">
         <v>93</v>
       </c>
       <c r="B97" s="6">
         <v>1999</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F97" s="9">
         <v>2</v>
       </c>
       <c r="G97" s="9">
         <v>46</v>
       </c>
       <c r="H97" s="9">
         <v>46</v>
       </c>
       <c r="I97" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="4">
         <v>94</v>
       </c>
       <c r="B98" s="6">
         <v>8576</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F98" s="9">
         <v>2</v>
       </c>
       <c r="G98" s="9">
         <v>46</v>
       </c>
       <c r="H98" s="9">
         <v>46</v>
       </c>
       <c r="I98" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="4">
         <v>95</v>
       </c>
       <c r="B99" s="6">
         <v>4328</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F99" s="9">
         <v>2</v>
       </c>
       <c r="G99" s="9">
         <v>46</v>
       </c>
       <c r="H99" s="9">
         <v>46</v>
       </c>
       <c r="I99" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="4">
         <v>96</v>
       </c>
       <c r="B100" s="6">
         <v>1671</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F100" s="9">
         <v>2</v>
       </c>
       <c r="G100" s="9">
         <v>46</v>
       </c>
       <c r="H100" s="9">
         <v>46</v>
       </c>
       <c r="I100" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="4">
         <v>97</v>
       </c>
       <c r="B101" s="6">
         <v>7536</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F101" s="9">
         <v>4</v>
       </c>
       <c r="G101" s="9">
         <v>90</v>
       </c>
       <c r="H101" s="9">
         <v>46</v>
       </c>
       <c r="I101" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="4">
         <v>98</v>
       </c>
       <c r="B102" s="6">
         <v>1079</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E102" s="8" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F102" s="9">
         <v>2</v>
       </c>
       <c r="G102" s="9">
         <v>44</v>
       </c>
       <c r="H102" s="9">
         <v>44</v>
       </c>
       <c r="I102" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="4">
         <v>99</v>
       </c>
       <c r="B103" s="6">
         <v>8211</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F103" s="9">
         <v>2</v>
       </c>
       <c r="G103" s="9">
         <v>44</v>
       </c>
       <c r="H103" s="9">
         <v>44</v>
       </c>
       <c r="I103" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="4">
         <v>100</v>
       </c>
       <c r="B104" s="6">
         <v>2412</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E104" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F104" s="9">
         <v>2</v>
       </c>
       <c r="G104" s="9">
         <v>44</v>
       </c>
       <c r="H104" s="9">
         <v>44</v>
       </c>
       <c r="I104" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="4">
         <v>101</v>
       </c>
       <c r="B105" s="6">
         <v>4772</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F105" s="9">
         <v>4</v>
       </c>
       <c r="G105" s="9">
         <v>44</v>
       </c>
       <c r="H105" s="9">
         <v>44</v>
       </c>
       <c r="I105" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="4">
         <v>102</v>
       </c>
       <c r="B106" s="6">
         <v>8925</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F106" s="9">
         <v>6</v>
       </c>
       <c r="G106" s="9">
         <v>71</v>
       </c>
       <c r="H106" s="9">
         <v>44</v>
       </c>
       <c r="I106" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="4">
         <v>103</v>
       </c>
       <c r="B107" s="6">
         <v>5468</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>71</v>
       </c>
       <c r="F107" s="9">
         <v>2</v>
       </c>
       <c r="G107" s="9">
         <v>43</v>
       </c>
       <c r="H107" s="9">
         <v>43</v>
       </c>
       <c r="I107" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="4">
         <v>104</v>
       </c>
       <c r="B108" s="6">
         <v>1853</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F108" s="9">
         <v>2</v>
       </c>
       <c r="G108" s="9">
         <v>43</v>
       </c>
       <c r="H108" s="9">
         <v>43</v>
       </c>
       <c r="I108" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="4">
         <v>105</v>
       </c>
       <c r="B109" s="6">
         <v>8054</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F109" s="9">
         <v>2</v>
       </c>
       <c r="G109" s="9">
         <v>42</v>
       </c>
       <c r="H109" s="9">
         <v>42</v>
       </c>
       <c r="I109" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="4">
         <v>106</v>
       </c>
       <c r="B110" s="6">
         <v>8868</v>
       </c>
       <c r="C110" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E110" s="5" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F110" s="9">
         <v>2</v>
       </c>
       <c r="G110" s="9">
         <v>42</v>
       </c>
       <c r="H110" s="9">
         <v>42</v>
       </c>
       <c r="I110" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="4">
         <v>107</v>
       </c>
       <c r="B111" s="6">
         <v>1747</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>165</v>
       </c>
       <c r="D111" s="5" t="s">
@@ -4469,51 +4469,51 @@
       </c>
       <c r="F112" s="9">
         <v>2</v>
       </c>
       <c r="G112" s="9">
         <v>41</v>
       </c>
       <c r="H112" s="9">
         <v>41</v>
       </c>
       <c r="I112" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="4">
         <v>109</v>
       </c>
       <c r="B113" s="6">
         <v>1584</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>168</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>169</v>
       </c>
       <c r="F113" s="9">
         <v>4</v>
       </c>
       <c r="G113" s="9">
         <v>87</v>
       </c>
       <c r="H113" s="9">
         <v>41</v>
       </c>
       <c r="I113" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="4">
         <v>110</v>
       </c>
       <c r="B114" s="6">
         <v>6907</v>
       </c>
       <c r="C114" s="5" t="s">
@@ -4530,51 +4530,51 @@
       </c>
       <c r="G114" s="9">
         <v>41</v>
       </c>
       <c r="H114" s="9">
         <v>41</v>
       </c>
       <c r="I114" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="4">
         <v>111</v>
       </c>
       <c r="B115" s="6">
         <v>8053</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F115" s="9">
         <v>6</v>
       </c>
       <c r="G115" s="9">
         <v>91</v>
       </c>
       <c r="H115" s="9">
         <v>41</v>
       </c>
       <c r="I115" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="4">
         <v>112</v>
       </c>
       <c r="B116" s="6">
         <v>8141</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D116" s="5" t="s">
@@ -4588,51 +4588,51 @@
       </c>
       <c r="G116" s="9">
         <v>104</v>
       </c>
       <c r="H116" s="9">
         <v>40</v>
       </c>
       <c r="I116" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="4">
         <v>113</v>
       </c>
       <c r="B117" s="6">
         <v>4071</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>84</v>
+        <v>164</v>
       </c>
       <c r="F117" s="9">
         <v>2</v>
       </c>
       <c r="G117" s="9">
         <v>39</v>
       </c>
       <c r="H117" s="9">
         <v>39</v>
       </c>
       <c r="I117" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="4">
         <v>114</v>
       </c>
       <c r="B118" s="6">
         <v>7558</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>176</v>
       </c>
       <c r="D118" s="5" t="s">
@@ -4673,77 +4673,77 @@
       </c>
       <c r="G119" s="9">
         <v>39</v>
       </c>
       <c r="H119" s="9">
         <v>39</v>
       </c>
       <c r="I119" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="4">
         <v>116</v>
       </c>
       <c r="B120" s="6">
         <v>4912</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>178</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F120" s="9">
         <v>2</v>
       </c>
       <c r="G120" s="9">
         <v>38</v>
       </c>
       <c r="H120" s="9">
         <v>38</v>
       </c>
       <c r="I120" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="4">
         <v>117</v>
       </c>
       <c r="B121" s="6">
         <v>7570</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E121" s="8" t="s">
         <v>180</v>
       </c>
       <c r="F121" s="9">
         <v>4</v>
       </c>
       <c r="G121" s="9">
         <v>59</v>
       </c>
       <c r="H121" s="9">
         <v>38</v>
       </c>
       <c r="I121" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="4">
         <v>118</v>
       </c>
       <c r="B122" s="6">
         <v>3793</v>
       </c>
       <c r="C122" s="5" t="s">
@@ -4868,51 +4868,51 @@
       <c r="D126" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="9">
         <v>2</v>
       </c>
       <c r="G126" s="9">
         <v>36</v>
       </c>
       <c r="H126" s="9">
         <v>36</v>
       </c>
       <c r="I126" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="4">
         <v>123</v>
       </c>
       <c r="B127" s="6">
         <v>6829</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E127" s="5" t="s">
         <v>187</v>
       </c>
       <c r="F127" s="9">
         <v>2</v>
       </c>
       <c r="G127" s="9">
         <v>36</v>
       </c>
       <c r="H127" s="9">
         <v>36</v>
       </c>
       <c r="I127" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="4">
         <v>124</v>
       </c>
       <c r="B128" s="6">
@@ -4932,109 +4932,109 @@
       </c>
       <c r="G128" s="9">
         <v>65</v>
       </c>
       <c r="H128" s="9">
         <v>36</v>
       </c>
       <c r="I128" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="4">
         <v>125</v>
       </c>
       <c r="B129" s="6">
         <v>3781</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F129" s="9">
         <v>2</v>
       </c>
       <c r="G129" s="9">
         <v>35</v>
       </c>
       <c r="H129" s="9">
         <v>35</v>
       </c>
       <c r="I129" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="4">
         <v>126</v>
       </c>
       <c r="B130" s="6">
         <v>287</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F130" s="9">
         <v>2</v>
       </c>
       <c r="G130" s="9">
         <v>35</v>
       </c>
       <c r="H130" s="9">
         <v>35</v>
       </c>
       <c r="I130" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="4">
         <v>127</v>
       </c>
       <c r="B131" s="6">
         <v>3043</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>84</v>
+        <v>164</v>
       </c>
       <c r="F131" s="9">
         <v>2</v>
       </c>
       <c r="G131" s="9">
         <v>35</v>
       </c>
       <c r="H131" s="9">
         <v>35</v>
       </c>
       <c r="I131" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="4">
         <v>128</v>
       </c>
       <c r="B132" s="6">
         <v>8118</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>192</v>
       </c>
       <c r="D132" s="5" t="s">
@@ -5106,51 +5106,51 @@
       </c>
       <c r="G134" s="9">
         <v>34</v>
       </c>
       <c r="H134" s="9">
         <v>34</v>
       </c>
       <c r="I134" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="4">
         <v>131</v>
       </c>
       <c r="B135" s="6">
         <v>1761</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F135" s="9">
         <v>2</v>
       </c>
       <c r="G135" s="9">
         <v>32</v>
       </c>
       <c r="H135" s="9">
         <v>32</v>
       </c>
       <c r="I135" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="4">
         <v>132</v>
       </c>
       <c r="B136" s="6">
         <v>8973</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D136" s="5" t="s">
@@ -5164,109 +5164,109 @@
       </c>
       <c r="G136" s="9">
         <v>32</v>
       </c>
       <c r="H136" s="9">
         <v>32</v>
       </c>
       <c r="I136" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="4">
         <v>133</v>
       </c>
       <c r="B137" s="6">
         <v>8179</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F137" s="9">
         <v>2</v>
       </c>
       <c r="G137" s="9">
         <v>32</v>
       </c>
       <c r="H137" s="9">
         <v>32</v>
       </c>
       <c r="I137" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="4">
         <v>134</v>
       </c>
       <c r="B138" s="6">
         <v>89</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>197</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F138" s="9">
         <v>3</v>
       </c>
       <c r="G138" s="9">
         <v>32</v>
       </c>
       <c r="H138" s="9">
         <v>32</v>
       </c>
       <c r="I138" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="4">
         <v>135</v>
       </c>
       <c r="B139" s="6">
         <v>7478</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>198</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F139" s="9">
         <v>2</v>
       </c>
       <c r="G139" s="9">
         <v>30</v>
       </c>
       <c r="H139" s="9">
         <v>30</v>
       </c>
       <c r="I139" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="4">
         <v>136</v>
       </c>
       <c r="B140" s="6">
         <v>8588</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>199</v>
       </c>
       <c r="D140" s="5" t="s">
@@ -5277,54 +5277,54 @@
       </c>
       <c r="F140" s="9">
         <v>2</v>
       </c>
       <c r="G140" s="9">
         <v>30</v>
       </c>
       <c r="H140" s="9">
         <v>30</v>
       </c>
       <c r="I140" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="4">
         <v>137</v>
       </c>
       <c r="B141" s="6">
         <v>1100</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>200</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F141" s="9">
         <v>2</v>
       </c>
       <c r="G141" s="9">
         <v>30</v>
       </c>
       <c r="H141" s="9">
         <v>30</v>
       </c>
       <c r="I141" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="4">
         <v>138</v>
       </c>
       <c r="B142" s="6">
         <v>3794</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D142" s="5" t="s">
@@ -5367,51 +5367,51 @@
       </c>
       <c r="G143" s="9">
         <v>29</v>
       </c>
       <c r="H143" s="9">
         <v>29</v>
       </c>
       <c r="I143" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="4">
         <v>140</v>
       </c>
       <c r="B144" s="6">
         <v>2834</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F144" s="9">
         <v>2</v>
       </c>
       <c r="G144" s="9">
         <v>29</v>
       </c>
       <c r="H144" s="9">
         <v>29</v>
       </c>
       <c r="I144" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="4">
         <v>141</v>
       </c>
       <c r="B145" s="6">
         <v>7045</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>204</v>
       </c>
       <c r="D145" s="5" t="s">
@@ -5454,138 +5454,138 @@
       </c>
       <c r="G146" s="9">
         <v>28</v>
       </c>
       <c r="H146" s="9">
         <v>28</v>
       </c>
       <c r="I146" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="4">
         <v>143</v>
       </c>
       <c r="B147" s="6">
         <v>7100</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>206</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F147" s="9">
         <v>2</v>
       </c>
       <c r="G147" s="9">
         <v>28</v>
       </c>
       <c r="H147" s="9">
         <v>28</v>
       </c>
       <c r="I147" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="4">
         <v>144</v>
       </c>
       <c r="B148" s="6">
         <v>575</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>207</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F148" s="9">
         <v>2</v>
       </c>
       <c r="G148" s="9">
         <v>27</v>
       </c>
       <c r="H148" s="9">
         <v>27</v>
       </c>
       <c r="I148" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="4">
         <v>145</v>
       </c>
       <c r="B149" s="6">
         <v>37</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F149" s="9">
         <v>2</v>
       </c>
       <c r="G149" s="9">
         <v>27</v>
       </c>
       <c r="H149" s="9">
         <v>27</v>
       </c>
       <c r="I149" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="4">
         <v>146</v>
       </c>
       <c r="B150" s="6">
         <v>7996</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>209</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E150" s="8" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F150" s="9">
         <v>2</v>
       </c>
       <c r="G150" s="9">
         <v>26</v>
       </c>
       <c r="H150" s="9">
         <v>26</v>
       </c>
       <c r="I150" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="4">
         <v>147</v>
       </c>
       <c r="B151" s="6">
         <v>4856</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>210</v>
       </c>
       <c r="D151" s="5" t="s">
@@ -5657,51 +5657,51 @@
       </c>
       <c r="G153" s="9">
         <v>25</v>
       </c>
       <c r="H153" s="9">
         <v>25</v>
       </c>
       <c r="I153" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="4">
         <v>150</v>
       </c>
       <c r="B154" s="6">
         <v>8915</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>213</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F154" s="9">
         <v>2</v>
       </c>
       <c r="G154" s="9">
         <v>25</v>
       </c>
       <c r="H154" s="9">
         <v>25</v>
       </c>
       <c r="I154" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="4">
         <v>151</v>
       </c>
       <c r="B155" s="6">
         <v>7586</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>214</v>
       </c>
       <c r="D155" s="5" t="s">
@@ -5857,83 +5857,83 @@
       </c>
       <c r="F160" s="9">
         <v>2</v>
       </c>
       <c r="G160" s="9">
         <v>22</v>
       </c>
       <c r="H160" s="9">
         <v>22</v>
       </c>
       <c r="I160" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="4">
         <v>157</v>
       </c>
       <c r="B161" s="6">
         <v>8926</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>220</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F161" s="9">
         <v>4</v>
       </c>
       <c r="G161" s="9">
         <v>30</v>
       </c>
       <c r="H161" s="9">
         <v>20</v>
       </c>
       <c r="I161" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="4">
         <v>158</v>
       </c>
       <c r="B162" s="6">
         <v>55</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>221</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F162" s="9">
         <v>2</v>
       </c>
       <c r="G162" s="9">
         <v>19</v>
       </c>
       <c r="H162" s="9">
         <v>19</v>
       </c>
       <c r="I162" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="4">
         <v>159</v>
       </c>
       <c r="B163" s="6">
         <v>7231</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>222</v>
       </c>
       <c r="D163" s="5" t="s">
@@ -5973,109 +5973,109 @@
       </c>
       <c r="F164" s="9">
         <v>2</v>
       </c>
       <c r="G164" s="9">
         <v>18</v>
       </c>
       <c r="H164" s="9">
         <v>18</v>
       </c>
       <c r="I164" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="4">
         <v>161</v>
       </c>
       <c r="B165" s="6">
         <v>8055</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>224</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F165" s="9">
         <v>4</v>
       </c>
       <c r="G165" s="9">
         <v>53</v>
       </c>
       <c r="H165" s="9">
         <v>18</v>
       </c>
       <c r="I165" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="4">
         <v>162</v>
       </c>
       <c r="B166" s="6">
         <v>8927</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E166" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F166" s="9">
         <v>4</v>
       </c>
       <c r="G166" s="9">
         <v>29</v>
       </c>
       <c r="H166" s="9">
         <v>16</v>
       </c>
       <c r="I166" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="4">
         <v>163</v>
       </c>
       <c r="B167" s="6">
         <v>8726</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F167" s="9">
         <v>4</v>
       </c>
       <c r="G167" s="9">
         <v>19</v>
       </c>
       <c r="H167" s="9">
         <v>16</v>
       </c>
       <c r="I167" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="4">
         <v>164</v>
       </c>
       <c r="B168" s="6">
         <v>8579</v>
       </c>
       <c r="C168" s="5" t="s">
@@ -6089,51 +6089,51 @@
       </c>
       <c r="F168" s="9">
         <v>4</v>
       </c>
       <c r="G168" s="9">
         <v>63</v>
       </c>
       <c r="H168" s="9">
         <v>15</v>
       </c>
       <c r="I168" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="4">
         <v>165</v>
       </c>
       <c r="B169" s="6">
         <v>7153</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>228</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E169" s="5" t="s">
         <v>183</v>
       </c>
       <c r="F169" s="9">
         <v>2</v>
       </c>
       <c r="G169" s="9">
         <v>12</v>
       </c>
       <c r="H169" s="9">
         <v>12</v>
       </c>
       <c r="I169" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="4">
         <v>166</v>
       </c>
       <c r="B170" s="6">
         <v>4641</v>
       </c>
       <c r="C170" s="5" t="s">
@@ -6179,51 +6179,51 @@
       </c>
       <c r="G171" s="9">
         <v>42</v>
       </c>
       <c r="H171" s="9">
         <v>12</v>
       </c>
       <c r="I171" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="4">
         <v>168</v>
       </c>
       <c r="B172" s="6">
         <v>103</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>232</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F172" s="9">
         <v>1</v>
       </c>
       <c r="G172" s="9">
         <v>9</v>
       </c>
       <c r="H172" s="9">
         <v>9</v>
       </c>
       <c r="I172" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="4">
         <v>169</v>
       </c>
       <c r="B173" s="6">
         <v>937</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>233</v>
       </c>
       <c r="D173" s="5" t="s">
@@ -6466,51 +6466,51 @@
       </c>
       <c r="F181" s="9">
         <v>2</v>
       </c>
       <c r="G181" s="9">
         <v>37</v>
       </c>
       <c r="H181" s="9">
         <v>0</v>
       </c>
       <c r="I181" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="4">
         <v>178</v>
       </c>
       <c r="B182" s="6">
         <v>7972</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>244</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E182" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F182" s="9">
         <v>2</v>
       </c>
       <c r="G182" s="9">
         <v>4</v>
       </c>
       <c r="H182" s="9">
         <v>0</v>
       </c>
       <c r="I182" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="4">
         <v>179</v>
       </c>
       <c r="B183" s="6">
         <v>8032</v>
       </c>
       <c r="C183" s="5" t="s">
@@ -6840,231 +6840,231 @@
       </c>
       <c r="E11" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F11" s="9">
         <v>4</v>
       </c>
       <c r="G11" s="9">
         <v>80</v>
       </c>
       <c r="H11" s="9">
         <v>80</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="6">
         <v>5627</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F12" s="9">
         <v>4</v>
       </c>
       <c r="G12" s="9">
         <v>62</v>
       </c>
       <c r="H12" s="9">
         <v>62</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="4">
         <v>9</v>
       </c>
       <c r="B13" s="6">
         <v>5491</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F13" s="9">
         <v>4</v>
       </c>
       <c r="G13" s="9">
         <v>62</v>
       </c>
       <c r="H13" s="9">
         <v>62</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="4">
         <v>10</v>
       </c>
       <c r="B14" s="6">
         <v>3166</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F14" s="9">
         <v>2</v>
       </c>
       <c r="G14" s="9">
         <v>57</v>
       </c>
       <c r="H14" s="9">
         <v>57</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="4">
         <v>11</v>
       </c>
       <c r="B15" s="6">
         <v>6043</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="9">
         <v>2</v>
       </c>
       <c r="G15" s="9">
         <v>54</v>
       </c>
       <c r="H15" s="9">
         <v>54</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="4">
         <v>12</v>
       </c>
       <c r="B16" s="6">
         <v>4912</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>178</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F16" s="9">
         <v>2</v>
       </c>
       <c r="G16" s="9">
         <v>38</v>
       </c>
       <c r="H16" s="9">
         <v>38</v>
       </c>
       <c r="I16" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="4">
         <v>13</v>
       </c>
       <c r="B17" s="6">
         <v>3781</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F17" s="9">
         <v>2</v>
       </c>
       <c r="G17" s="9">
         <v>35</v>
       </c>
       <c r="H17" s="9">
         <v>35</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="4">
         <v>14</v>
       </c>
       <c r="B18" s="6">
         <v>7100</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>206</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F18" s="9">
         <v>2</v>
       </c>
       <c r="G18" s="9">
         <v>28</v>
       </c>
       <c r="H18" s="9">
         <v>28</v>
       </c>
       <c r="I18" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="4">
         <v>15</v>
       </c>
       <c r="B19" s="6">
         <v>4856</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>210</v>
       </c>
       <c r="D19" s="5" t="s">
@@ -7304,138 +7304,138 @@
       </c>
       <c r="E6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="9">
         <v>6</v>
       </c>
       <c r="G6" s="9">
         <v>111</v>
       </c>
       <c r="H6" s="9">
         <v>111</v>
       </c>
       <c r="I6" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="6">
         <v>7682</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F7" s="9">
         <v>6</v>
       </c>
       <c r="G7" s="9">
         <v>101</v>
       </c>
       <c r="H7" s="9">
         <v>101</v>
       </c>
       <c r="I7" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="6">
         <v>8101</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F8" s="9">
         <v>6</v>
       </c>
       <c r="G8" s="9">
         <v>92</v>
       </c>
       <c r="H8" s="9">
         <v>92</v>
       </c>
       <c r="I8" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="6">
         <v>7536</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F9" s="9">
         <v>4</v>
       </c>
       <c r="G9" s="9">
         <v>90</v>
       </c>
       <c r="H9" s="9">
         <v>90</v>
       </c>
       <c r="I9" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="6">
         <v>7219</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F10" s="9">
         <v>6</v>
       </c>
       <c r="G10" s="9">
         <v>85</v>
       </c>
       <c r="H10" s="9">
         <v>85</v>
       </c>
       <c r="I10" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="4">
         <v>7</v>
       </c>
       <c r="B11" s="6">
@@ -7449,202 +7449,202 @@
       </c>
       <c r="E11" s="8" t="s">
         <v>180</v>
       </c>
       <c r="F11" s="9">
         <v>4</v>
       </c>
       <c r="G11" s="9">
         <v>65</v>
       </c>
       <c r="H11" s="9">
         <v>65</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="6">
         <v>7615</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="9">
         <v>2</v>
       </c>
       <c r="G12" s="9">
         <v>60</v>
       </c>
       <c r="H12" s="9">
         <v>60</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="4">
         <v>9</v>
       </c>
       <c r="B13" s="6">
         <v>8053</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F13" s="9">
         <v>4</v>
       </c>
       <c r="G13" s="9">
         <v>59</v>
       </c>
       <c r="H13" s="9">
         <v>59</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="4">
         <v>10</v>
       </c>
       <c r="B14" s="6">
         <v>6923</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F14" s="9">
         <v>2</v>
       </c>
       <c r="G14" s="9">
         <v>57</v>
       </c>
       <c r="H14" s="9">
         <v>57</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="4">
         <v>11</v>
       </c>
       <c r="B15" s="6">
         <v>8943</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F15" s="9">
         <v>2</v>
       </c>
       <c r="G15" s="9">
         <v>55</v>
       </c>
       <c r="H15" s="9">
         <v>55</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="4">
         <v>12</v>
       </c>
       <c r="B16" s="6">
         <v>7584</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F16" s="9">
         <v>4</v>
       </c>
       <c r="G16" s="9">
         <v>50</v>
       </c>
       <c r="H16" s="9">
         <v>50</v>
       </c>
       <c r="I16" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="4">
         <v>13</v>
       </c>
       <c r="B17" s="6">
         <v>8054</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F17" s="9">
         <v>2</v>
       </c>
       <c r="G17" s="9">
         <v>42</v>
       </c>
       <c r="H17" s="9">
         <v>42</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="4">
         <v>14</v>
       </c>
       <c r="B18" s="6">
         <v>8771</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>182</v>
       </c>
       <c r="D18" s="5" t="s">
@@ -7687,51 +7687,51 @@
       </c>
       <c r="G19" s="9">
         <v>25</v>
       </c>
       <c r="H19" s="9">
         <v>25</v>
       </c>
       <c r="I19" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="4">
         <v>16</v>
       </c>
       <c r="B20" s="6">
         <v>8915</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>213</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F20" s="9">
         <v>2</v>
       </c>
       <c r="G20" s="9">
         <v>25</v>
       </c>
       <c r="H20" s="9">
         <v>25</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="4">
         <v>17</v>
       </c>
       <c r="B21" s="6">
         <v>8924</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>223</v>
       </c>
       <c r="D21" s="5" t="s">
@@ -7855,86 +7855,86 @@
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="6">
         <v>7023</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="D5" s="5" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F5" s="9">
         <v>6</v>
       </c>
       <c r="G5" s="9">
         <v>89</v>
       </c>
       <c r="H5" s="9">
         <v>89</v>
       </c>
       <c r="I5" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="6">
         <v>7683</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F6" s="9">
         <v>6</v>
       </c>
       <c r="G6" s="9">
         <v>86</v>
       </c>
       <c r="H6" s="9">
         <v>86</v>
       </c>
       <c r="I6" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="6">
         <v>8141</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D7" s="5" t="s">
@@ -7942,144 +7942,144 @@
       </c>
       <c r="E7" s="5" t="s">
         <v>174</v>
       </c>
       <c r="F7" s="9">
         <v>4</v>
       </c>
       <c r="G7" s="9">
         <v>73</v>
       </c>
       <c r="H7" s="9">
         <v>73</v>
       </c>
       <c r="I7" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="6">
         <v>8925</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F8" s="9">
         <v>6</v>
       </c>
       <c r="G8" s="9">
         <v>71</v>
       </c>
       <c r="H8" s="9">
         <v>71</v>
       </c>
       <c r="I8" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="6">
         <v>7681</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="9">
         <v>6</v>
       </c>
       <c r="G9" s="9">
         <v>66</v>
       </c>
       <c r="H9" s="9">
         <v>66</v>
       </c>
       <c r="I9" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="6">
         <v>7570</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>180</v>
       </c>
       <c r="F10" s="9">
         <v>4</v>
       </c>
       <c r="G10" s="9">
         <v>59</v>
       </c>
       <c r="H10" s="9">
         <v>59</v>
       </c>
       <c r="I10" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="4">
         <v>7</v>
       </c>
       <c r="B11" s="6">
         <v>8055</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>224</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F11" s="9">
         <v>4</v>
       </c>
       <c r="G11" s="9">
         <v>53</v>
       </c>
       <c r="H11" s="9">
         <v>53</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="6">
         <v>8032</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>245</v>
       </c>
       <c r="D12" s="5" t="s">
@@ -8090,80 +8090,80 @@
       </c>
       <c r="F12" s="9">
         <v>2</v>
       </c>
       <c r="G12" s="9">
         <v>41</v>
       </c>
       <c r="H12" s="9">
         <v>41</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="4">
         <v>9</v>
       </c>
       <c r="B13" s="6">
         <v>8926</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>220</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F13" s="9">
         <v>4</v>
       </c>
       <c r="G13" s="9">
         <v>30</v>
       </c>
       <c r="H13" s="9">
         <v>30</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="4">
         <v>10</v>
       </c>
       <c r="B14" s="6">
         <v>8927</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F14" s="9">
         <v>4</v>
       </c>
       <c r="G14" s="9">
         <v>29</v>
       </c>
       <c r="H14" s="9">
         <v>29</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="4">
         <v>11</v>
       </c>
       <c r="B15" s="6">
         <v>7586</v>
       </c>
       <c r="C15" s="5" t="s">
@@ -8206,51 +8206,51 @@
       </c>
       <c r="F16" s="9">
         <v>2</v>
       </c>
       <c r="G16" s="9">
         <v>22</v>
       </c>
       <c r="H16" s="9">
         <v>22</v>
       </c>
       <c r="I16" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="4">
         <v>13</v>
       </c>
       <c r="B17" s="6">
         <v>8726</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F17" s="9">
         <v>4</v>
       </c>
       <c r="G17" s="9">
         <v>19</v>
       </c>
       <c r="H17" s="9">
         <v>19</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="4">
         <v>14</v>
       </c>
       <c r="B18" s="6">
         <v>8579</v>
       </c>
       <c r="C18" s="5" t="s">
@@ -8264,51 +8264,51 @@
       </c>
       <c r="F18" s="9">
         <v>2</v>
       </c>
       <c r="G18" s="9">
         <v>15</v>
       </c>
       <c r="H18" s="9">
         <v>15</v>
       </c>
       <c r="I18" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="4">
         <v>15</v>
       </c>
       <c r="B19" s="6">
         <v>7153</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>228</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>183</v>
       </c>
       <c r="F19" s="9">
         <v>2</v>
       </c>
       <c r="G19" s="9">
         <v>12</v>
       </c>
       <c r="H19" s="9">
         <v>12</v>
       </c>
       <c r="I19" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="4">
         <v>16</v>
       </c>
       <c r="B20" s="6">
         <v>8580</v>
       </c>
       <c r="C20" s="5" t="s">
@@ -8322,51 +8322,51 @@
       </c>
       <c r="F20" s="9">
         <v>2</v>
       </c>
       <c r="G20" s="9">
         <v>12</v>
       </c>
       <c r="H20" s="9">
         <v>12</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="4">
         <v>17</v>
       </c>
       <c r="B21" s="6">
         <v>7972</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>244</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F21" s="9">
         <v>2</v>
       </c>
       <c r="G21" s="9">
         <v>4</v>
       </c>
       <c r="H21" s="9">
         <v>4</v>
       </c>
       <c r="I21" s="9">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <hyperlinks>
@@ -8464,54 +8464,54 @@
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="6">
         <v>1691</v>
       </c>
       <c r="C5" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D5" s="5" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="9">
         <v>4</v>
       </c>
       <c r="G5" s="9">
         <v>111</v>
       </c>
       <c r="H5" s="9">
         <v>111</v>
       </c>
       <c r="I5" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="6">
         <v>6122</v>
       </c>
       <c r="C6" s="5" t="s">
@@ -8525,83 +8525,83 @@
       </c>
       <c r="F6" s="9">
         <v>6</v>
       </c>
       <c r="G6" s="9">
         <v>98</v>
       </c>
       <c r="H6" s="9">
         <v>98</v>
       </c>
       <c r="I6" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="6">
         <v>1584</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>168</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>169</v>
       </c>
       <c r="F7" s="9">
         <v>4</v>
       </c>
       <c r="G7" s="9">
         <v>87</v>
       </c>
       <c r="H7" s="9">
         <v>87</v>
       </c>
       <c r="I7" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="6">
         <v>8053</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F8" s="9">
         <v>4</v>
       </c>
       <c r="G8" s="9">
         <v>73</v>
       </c>
       <c r="H8" s="9">
         <v>73</v>
       </c>
       <c r="I8" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="6">
         <v>8141</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D9" s="5" t="s">
@@ -8757,54 +8757,54 @@
       </c>
       <c r="F14" s="9">
         <v>2</v>
       </c>
       <c r="G14" s="9">
         <v>37</v>
       </c>
       <c r="H14" s="9">
         <v>37</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="4">
         <v>11</v>
       </c>
       <c r="B15" s="6">
         <v>1100</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>200</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F15" s="9">
         <v>2</v>
       </c>
       <c r="G15" s="9">
         <v>30</v>
       </c>
       <c r="H15" s="9">
         <v>30</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="4">
         <v>12</v>
       </c>
       <c r="B16" s="6">
         <v>7586</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>214</v>
       </c>
       <c r="D16" s="5" t="s">